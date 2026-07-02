--- v0 (2026-05-09)
+++ v1 (2026-07-02)
@@ -447,51 +447,51 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:N37"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="17" customWidth="1" min="2" max="2"/>
     <col width="17" customWidth="1" min="3" max="3"/>
     <col width="19" customWidth="1" min="4" max="4"/>
     <col width="19" customWidth="1" min="5" max="5"/>
     <col width="17" customWidth="1" min="6" max="6"/>
-    <col width="20" customWidth="1" min="7" max="7"/>
+    <col width="18" customWidth="1" min="7" max="7"/>
     <col width="18" customWidth="1" min="8" max="8"/>
     <col width="17" customWidth="1" min="9" max="9"/>
     <col width="18" customWidth="1" min="10" max="10"/>
     <col width="17" customWidth="1" min="11" max="11"/>
     <col width="17" customWidth="1" min="12" max="12"/>
     <col width="17" customWidth="1" min="13" max="13"/>
     <col width="17" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1" ht="22" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>classification</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>jan_projections</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>feb_projections</t>
         </is>
       </c>
@@ -535,1368 +535,1152 @@
           <t>oct_projections</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>nov_projections</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>dec_projections</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>t12_projections</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Reebok Boys Dry Fit Short with Left Leg Logo</t>
         </is>
       </c>
-      <c r="E2" t="n">
-[...2 lines deleted...]
-      <c r="F2" t="n">
+      <c r="G2" t="n">
         <v>65</v>
       </c>
-      <c r="G2" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="H2" t="n">
-        <v>90</v>
+        <v>80</v>
       </c>
       <c r="I2" t="n">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="J2" t="n">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="K2" t="n">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="L2" t="n">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="M2" t="n">
-        <v>15</v>
+        <v>35</v>
       </c>
       <c r="N2" t="n">
-        <v>30</v>
+        <v>52.5</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Reebok Boys Dry Fit Short with Side Leg Logo</t>
         </is>
       </c>
-      <c r="E3" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="G3" t="n">
-        <v>61.20967741935484</v>
+        <v>30</v>
       </c>
       <c r="H3" t="n">
-        <v>75</v>
+        <v>45</v>
       </c>
       <c r="I3" t="n">
-        <v>55</v>
+        <v>30</v>
       </c>
       <c r="J3" t="n">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="K3" t="n">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="L3" t="n">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="M3" t="n">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="N3" t="n">
-        <v>22.5</v>
+        <v>15</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Reebok Boys Dry Fit Short with Side Taping</t>
         </is>
       </c>
-      <c r="E4" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="G4" t="n">
-        <v>61.20967741935484</v>
+        <v>115</v>
       </c>
       <c r="H4" t="n">
+        <v>95</v>
+      </c>
+      <c r="I4" t="n">
         <v>65</v>
       </c>
-      <c r="I4" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="J4" t="n">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="K4" t="n">
         <v>20</v>
       </c>
       <c r="L4" t="n">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="M4" t="n">
         <v>20</v>
       </c>
       <c r="N4" t="n">
-        <v>22.5</v>
+        <v>30</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Reebok Boys Dry Fit Tank with Left Chest Logo</t>
         </is>
       </c>
-      <c r="E5" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="G5" t="n">
-        <v>72.33870967741936</v>
+        <v>70</v>
       </c>
       <c r="H5" t="n">
-        <v>80</v>
+        <v>55</v>
       </c>
       <c r="I5" t="n">
         <v>40</v>
       </c>
       <c r="J5" t="n">
         <v>25</v>
       </c>
       <c r="K5" t="n">
         <v>18</v>
       </c>
       <c r="L5" t="n">
-        <v>14.4</v>
+        <v>12</v>
       </c>
       <c r="M5" t="n">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="N5" t="n">
         <v>18</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Reebok Boys LS Rashguard with Left Chest Logo</t>
         </is>
       </c>
-      <c r="E6" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="G6" t="n">
-        <v>27.82258064516129</v>
+        <v>24</v>
       </c>
       <c r="H6" t="n">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="I6" t="n">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="J6" t="n">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="K6" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="L6" t="n">
-        <v>4.8</v>
+        <v>5</v>
       </c>
       <c r="M6" t="n">
         <v>5</v>
       </c>
       <c r="N6" t="n">
-        <v>6</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Reebok Boys Mesh Short with Left Leg Logo</t>
         </is>
       </c>
-      <c r="E7" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="G7" t="n">
-        <v>111.2903225806452</v>
+        <v>160</v>
       </c>
       <c r="H7" t="n">
-        <v>110</v>
+        <v>140</v>
       </c>
       <c r="I7" t="n">
-        <v>80</v>
+        <v>90</v>
       </c>
       <c r="J7" t="n">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="K7" t="n">
+        <v>30</v>
+      </c>
+      <c r="L7" t="n">
+        <v>30</v>
+      </c>
+      <c r="M7" t="n">
         <v>40</v>
-      </c>
-[...4 lines deleted...]
-        <v>30</v>
       </c>
       <c r="N7" t="n">
         <v>45</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Reebok Boys Mesh Short with Leg Opening Taping</t>
         </is>
       </c>
-      <c r="E8" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="G8" t="n">
-        <v>50.08064516129032</v>
+        <v>86</v>
       </c>
       <c r="H8" t="n">
-        <v>65</v>
+        <v>35</v>
       </c>
       <c r="I8" t="n">
-        <v>55</v>
+        <v>45</v>
       </c>
       <c r="J8" t="n">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="K8" t="n">
         <v>20</v>
       </c>
       <c r="L8" t="n">
-        <v>21.6</v>
+        <v>18</v>
       </c>
       <c r="M8" t="n">
         <v>25</v>
       </c>
       <c r="N8" t="n">
         <v>27</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Reebok Boys Mesh Short with Side Taping</t>
         </is>
       </c>
-      <c r="E9" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="G9" t="n">
-        <v>72.33870967741936</v>
+        <v>108</v>
       </c>
       <c r="H9" t="n">
-        <v>65</v>
+        <v>95</v>
       </c>
       <c r="I9" t="n">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="J9" t="n">
         <v>30</v>
       </c>
       <c r="K9" t="n">
         <v>20</v>
       </c>
       <c r="L9" t="n">
-        <v>21.6</v>
+        <v>20</v>
       </c>
       <c r="M9" t="n">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="N9" t="n">
-        <v>27</v>
+        <v>30</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Reebok Boys Mesh Tank with High Chest Logo</t>
         </is>
       </c>
-      <c r="E10" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="G10" t="n">
-        <v>55.64516129032258</v>
+        <v>50</v>
       </c>
       <c r="H10" t="n">
-        <v>50</v>
+        <v>25</v>
       </c>
       <c r="I10" t="n">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="J10" t="n">
         <v>20</v>
       </c>
       <c r="K10" t="n">
         <v>15</v>
       </c>
       <c r="L10" t="n">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="M10" t="n">
         <v>12</v>
       </c>
       <c r="N10" t="n">
         <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Reebok Boys SS Cotton Crew Shirt with Circle Chest Logo</t>
         </is>
       </c>
-      <c r="E11" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="G11" t="n">
-        <v>38.95161290322581</v>
+        <v>7</v>
       </c>
       <c r="H11" t="n">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="I11" t="n">
-        <v>40</v>
+        <v>25</v>
       </c>
       <c r="J11" t="n">
         <v>30</v>
       </c>
       <c r="K11" t="n">
         <v>18</v>
       </c>
       <c r="L11" t="n">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="M11" t="n">
         <v>20</v>
       </c>
       <c r="N11" t="n">
         <v>22.5</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Reebok Boys SS Cotton Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
-      <c r="E12" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="G12" t="n">
-        <v>44.51612903225806</v>
+        <v>7</v>
       </c>
       <c r="H12" t="n">
         <v>45</v>
       </c>
       <c r="I12" t="n">
         <v>40</v>
       </c>
       <c r="J12" t="n">
         <v>30</v>
       </c>
       <c r="K12" t="n">
         <v>20</v>
       </c>
       <c r="L12" t="n">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="M12" t="n">
         <v>35</v>
       </c>
       <c r="N12" t="n">
         <v>37.5</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Reebok Boys SS Cotton Crew Shirt with Reebok Writing Logo</t>
         </is>
       </c>
-      <c r="E13" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="G13" t="n">
-        <v>44.51612903225806</v>
+        <v>7</v>
       </c>
       <c r="H13" t="n">
         <v>45</v>
       </c>
       <c r="I13" t="n">
         <v>40</v>
       </c>
       <c r="J13" t="n">
         <v>30</v>
       </c>
       <c r="K13" t="n">
         <v>20</v>
       </c>
       <c r="L13" t="n">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="M13" t="n">
         <v>40</v>
       </c>
       <c r="N13" t="n">
         <v>45</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Reebok Boys SS Dry Fit Crew Shirt with Center Chest Logo</t>
         </is>
       </c>
-      <c r="E14" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="G14" t="n">
-        <v>38.95161290322581</v>
+        <v>60</v>
       </c>
       <c r="H14" t="n">
         <v>45</v>
       </c>
       <c r="I14" t="n">
         <v>40</v>
       </c>
       <c r="J14" t="n">
         <v>30</v>
       </c>
       <c r="K14" t="n">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="L14" t="n">
-        <v>21.6</v>
+        <v>10</v>
       </c>
       <c r="M14" t="n">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="N14" t="n">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Reebok Boys SS Dry Fit Crew Shirt with High Chest Logo</t>
         </is>
       </c>
-      <c r="E15" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="G15" t="n">
-        <v>55.64516129032258</v>
+        <v>79</v>
       </c>
       <c r="H15" t="n">
-        <v>70</v>
+        <v>55</v>
       </c>
       <c r="I15" t="n">
         <v>50</v>
       </c>
       <c r="J15" t="n">
         <v>40</v>
       </c>
       <c r="K15" t="n">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="L15" t="n">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="M15" t="n">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="N15" t="n">
-        <v>37.5</v>
+        <v>22.5</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Reebok Boys SS Dry Fit Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
-      <c r="E16" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="G16" t="n">
-        <v>55.64516129032258</v>
+        <v>110</v>
       </c>
       <c r="H16" t="n">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="I16" t="n">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="J16" t="n">
         <v>40</v>
       </c>
       <c r="K16" t="n">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="L16" t="n">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="M16" t="n">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="N16" t="n">
-        <v>37.5</v>
+        <v>22.5</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Reebok Boys SS Dry Fit Crew Shirt with Reebok Writing Logo</t>
         </is>
       </c>
-      <c r="E17" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="G17" t="n">
-        <v>55.64516129032258</v>
+        <v>36</v>
       </c>
       <c r="H17" t="n">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="I17" t="n">
-        <v>55</v>
+        <v>25</v>
       </c>
       <c r="J17" t="n">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="K17" t="n">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="L17" t="n">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="M17" t="n">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="N17" t="n">
-        <v>37.5</v>
+        <v>15</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Reebok Boys SS Mesh Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
-      <c r="E18" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="G18" t="n">
-        <v>44.51612903225806</v>
+        <v>30</v>
       </c>
       <c r="H18" t="n">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="I18" t="n">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="J18" t="n">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="K18" t="n">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="L18" t="n">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="M18" t="n">
         <v>35</v>
       </c>
       <c r="N18" t="n">
         <v>37.5</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Reebok Boys SS Rashguard with Left Chest Logo</t>
         </is>
       </c>
-      <c r="E19" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="G19" t="n">
-        <v>33.38709677419355</v>
+        <v>60</v>
       </c>
       <c r="H19" t="n">
         <v>35</v>
       </c>
       <c r="I19" t="n">
         <v>30</v>
       </c>
       <c r="J19" t="n">
         <v>15</v>
       </c>
       <c r="K19" t="n">
         <v>8</v>
       </c>
       <c r="L19" t="n">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="M19" t="n">
         <v>6</v>
       </c>
       <c r="N19" t="n">
         <v>7.5</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Reebok Boys SS Reglan Cotton Crew Shirt with Chest Logo</t>
         </is>
       </c>
-      <c r="E20" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="G20" t="n">
-        <v>38.95161290322581</v>
+        <v>50</v>
       </c>
       <c r="H20" t="n">
         <v>40</v>
       </c>
       <c r="I20" t="n">
         <v>30</v>
       </c>
       <c r="J20" t="n">
         <v>20</v>
       </c>
       <c r="K20" t="n">
         <v>18</v>
       </c>
       <c r="L20" t="n">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="M20" t="n">
         <v>25</v>
       </c>
       <c r="N20" t="n">
         <v>22.5</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Reebok Girls 6" Bike Short with Left Leg Logo</t>
         </is>
       </c>
-      <c r="E21" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="G21" t="n">
-        <v>27.82258064516129</v>
+        <v>60</v>
       </c>
       <c r="H21" t="n">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="I21" t="n">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="J21" t="n">
         <v>18</v>
       </c>
       <c r="K21" t="n">
         <v>10</v>
       </c>
       <c r="L21" t="n">
-        <v>7.2</v>
+        <v>6</v>
       </c>
       <c r="M21" t="n">
         <v>6</v>
       </c>
       <c r="N21" t="n">
         <v>9</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Reebok Girls Dry Fit Flowy Short with Left Leg Logo</t>
         </is>
       </c>
-      <c r="E22" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="G22" t="n">
-        <v>27.82258064516129</v>
+        <v>50</v>
       </c>
       <c r="H22" t="n">
         <v>25</v>
       </c>
       <c r="I22" t="n">
         <v>20</v>
       </c>
       <c r="J22" t="n">
         <v>18</v>
       </c>
       <c r="K22" t="n">
         <v>10</v>
       </c>
       <c r="L22" t="n">
-        <v>9.6</v>
+        <v>8</v>
       </c>
       <c r="M22" t="n">
         <v>10</v>
       </c>
       <c r="N22" t="n">
         <v>12</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Reebok Girls Dry Fit Short with Left Leg Logo</t>
         </is>
       </c>
-      <c r="E23" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="G23" t="n">
-        <v>111.2903225806452</v>
+        <v>36</v>
       </c>
       <c r="H23" t="n">
-        <v>110</v>
+        <v>40</v>
       </c>
       <c r="I23" t="n">
-        <v>80</v>
+        <v>50</v>
       </c>
       <c r="J23" t="n">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="K23" t="n">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="L23" t="n">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="M23" t="n">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="N23" t="n">
         <v>45</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Reebok Girls Dry Fit Skort with Left Waistband Logo</t>
         </is>
       </c>
-      <c r="E24" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="G24" t="n">
-        <v>44.51612903225806</v>
+        <v>50</v>
       </c>
       <c r="H24" t="n">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="I24" t="n">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="J24" t="n">
         <v>12</v>
       </c>
       <c r="K24" t="n">
         <v>9</v>
       </c>
       <c r="L24" t="n">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="M24" t="n">
         <v>4</v>
       </c>
       <c r="N24" t="n">
         <v>7.5</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Reebok Girls Dry Fit Tank with Left Chest Logo</t>
         </is>
       </c>
-      <c r="E25" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="G25" t="n">
-        <v>44.51612903225806</v>
+        <v>43</v>
       </c>
       <c r="H25" t="n">
-        <v>55</v>
+        <v>25</v>
       </c>
       <c r="I25" t="n">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="J25" t="n">
         <v>20</v>
       </c>
       <c r="K25" t="n">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="L25" t="n">
         <v>12</v>
       </c>
       <c r="M25" t="n">
         <v>12</v>
       </c>
       <c r="N25" t="n">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Reebok Girls Essential Legging with Left Leg Logo</t>
         </is>
       </c>
-      <c r="E26" t="n">
+      <c r="G26" t="n">
+        <v>40</v>
+      </c>
+      <c r="H26" t="n">
+        <v>35</v>
+      </c>
+      <c r="I26" t="n">
+        <v>35</v>
+      </c>
+      <c r="J26" t="n">
+        <v>15</v>
+      </c>
+      <c r="K26" t="n">
+        <v>8</v>
+      </c>
+      <c r="L26" t="n">
         <v>5</v>
       </c>
-      <c r="F26" t="n">
-[...19 lines deleted...]
-      </c>
       <c r="M26" t="n">
-        <v>40</v>
+        <v>5</v>
       </c>
       <c r="N26" t="n">
-        <v>60</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Reebok Girls LS Rashguard with Left Chest Logo</t>
         </is>
       </c>
-      <c r="E27" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="G27" t="n">
-        <v>27.82258064516129</v>
+        <v>24</v>
       </c>
       <c r="H27" t="n">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="I27" t="n">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="J27" t="n">
         <v>8</v>
       </c>
       <c r="K27" t="n">
         <v>6</v>
       </c>
       <c r="L27" t="n">
-        <v>4.8</v>
+        <v>4</v>
       </c>
       <c r="M27" t="n">
         <v>5</v>
       </c>
       <c r="N27" t="n">
         <v>6</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Dolphin Short with Left Leg Logo</t>
         </is>
       </c>
-      <c r="E28" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="G28" t="n">
-        <v>66.7741935483871</v>
+        <v>90</v>
       </c>
       <c r="H28" t="n">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="I28" t="n">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="J28" t="n">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="K28" t="n">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="L28" t="n">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="M28" t="n">
         <v>15</v>
       </c>
       <c r="N28" t="n">
-        <v>15</v>
+        <v>22.5</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Short with Left Leg Logo</t>
         </is>
       </c>
-      <c r="E29" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="G29" t="n">
-        <v>44.51612903225806</v>
+        <v>80</v>
       </c>
       <c r="H29" t="n">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="I29" t="n">
         <v>30</v>
       </c>
       <c r="J29" t="n">
         <v>25</v>
       </c>
       <c r="K29" t="n">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="L29" t="n">
         <v>12</v>
       </c>
       <c r="M29" t="n">
         <v>15</v>
       </c>
       <c r="N29" t="n">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Side Panel Tank with Left Chest Logo</t>
         </is>
       </c>
-      <c r="E30" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="G30" t="n">
-        <v>44.51612903225806</v>
+        <v>30</v>
       </c>
       <c r="H30" t="n">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="I30" t="n">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="J30" t="n">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="K30" t="n">
         <v>15</v>
       </c>
       <c r="L30" t="n">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="M30" t="n">
         <v>12</v>
       </c>
       <c r="N30" t="n">
         <v>15</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Side Taping Short with Left Leg Logo</t>
         </is>
       </c>
-      <c r="E31" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="G31" t="n">
-        <v>66.7741935483871</v>
+        <v>100</v>
       </c>
       <c r="H31" t="n">
-        <v>75</v>
+        <v>60</v>
       </c>
       <c r="I31" t="n">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="J31" t="n">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="K31" t="n">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="L31" t="n">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="M31" t="n">
         <v>15</v>
       </c>
       <c r="N31" t="n">
-        <v>15</v>
+        <v>22.5</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Tank with Center Chest Logo</t>
         </is>
       </c>
-      <c r="E32" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="G32" t="n">
-        <v>44.51612903225806</v>
+        <v>24</v>
       </c>
       <c r="H32" t="n">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="I32" t="n">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="J32" t="n">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="K32" t="n">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="L32" t="n">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="M32" t="n">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="N32" t="n">
-        <v>15</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Reebok Girls SS Cotton Crew Shirt with Center Chest Logo</t>
         </is>
       </c>
-      <c r="E33" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="G33" t="n">
-        <v>33.38709677419355</v>
+        <v>7</v>
       </c>
       <c r="H33" t="n">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="I33" t="n">
-        <v>40</v>
+        <v>25</v>
       </c>
       <c r="J33" t="n">
         <v>30</v>
       </c>
       <c r="K33" t="n">
         <v>18</v>
       </c>
       <c r="L33" t="n">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="M33" t="n">
         <v>20</v>
       </c>
       <c r="N33" t="n">
         <v>22.5</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Reebok Girls SS Dry Fit Crew Shirt with Center Chest Logo</t>
         </is>
       </c>
-      <c r="E34" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="G34" t="n">
-        <v>66.7741935483871</v>
+        <v>40</v>
       </c>
       <c r="H34" t="n">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="I34" t="n">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="J34" t="n">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="K34" t="n">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="L34" t="n">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="M34" t="n">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="N34" t="n">
-        <v>30</v>
+        <v>12</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Reebok Girls SS Dry Fit Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
-      <c r="E35" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="G35" t="n">
-        <v>66.7741935483871</v>
+        <v>43</v>
       </c>
       <c r="H35" t="n">
-        <v>70</v>
+        <v>30</v>
       </c>
       <c r="I35" t="n">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="J35" t="n">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="K35" t="n">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="L35" t="n">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="M35" t="n">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="N35" t="n">
-        <v>30</v>
+        <v>12</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Reebok Girls SS Mesh Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
-      <c r="E36" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="G36" t="n">
-        <v>33.38709677419355</v>
+        <v>50</v>
       </c>
       <c r="H36" t="n">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="I36" t="n">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="J36" t="n">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="K36" t="n">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="L36" t="n">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="M36" t="n">
         <v>30</v>
       </c>
       <c r="N36" t="n">
         <v>30</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Reebok Girls SS Rashguard with Left Chest Logo</t>
         </is>
       </c>
-      <c r="E37" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="G37" t="n">
-        <v>27.82258064516129</v>
+        <v>30</v>
       </c>
       <c r="H37" t="n">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="I37" t="n">
         <v>18</v>
       </c>
       <c r="J37" t="n">
         <v>10</v>
       </c>
       <c r="K37" t="n">
         <v>8</v>
       </c>
       <c r="L37" t="n">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="M37" t="n">
         <v>6</v>
       </c>
       <c r="N37" t="n">
         <v>7.5</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:A8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>