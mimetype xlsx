--- v1 (2026-07-02)
+++ v2 (2026-08-23)
@@ -430,51 +430,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N37"/>
+  <dimension ref="A1:N65"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="17" customWidth="1" min="2" max="2"/>
     <col width="17" customWidth="1" min="3" max="3"/>
     <col width="19" customWidth="1" min="4" max="4"/>
     <col width="19" customWidth="1" min="5" max="5"/>
     <col width="17" customWidth="1" min="6" max="6"/>
     <col width="18" customWidth="1" min="7" max="7"/>
     <col width="18" customWidth="1" min="8" max="8"/>
     <col width="17" customWidth="1" min="9" max="9"/>
     <col width="18" customWidth="1" min="10" max="10"/>
     <col width="17" customWidth="1" min="11" max="11"/>
     <col width="17" customWidth="1" min="12" max="12"/>
     <col width="17" customWidth="1" min="13" max="13"/>
     <col width="17" customWidth="1" min="14" max="14"/>
   </cols>
@@ -535,1158 +535,2020 @@
           <t>oct_projections</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>nov_projections</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>dec_projections</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>t12_projections</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Reebok Boys Dry Fit Short with Left Leg Logo</t>
         </is>
       </c>
-      <c r="G2" t="n">
-[...3 lines deleted...]
-        <v>80</v>
+      <c r="B2" t="n">
+        <v>5</v>
+      </c>
+      <c r="C2" t="n">
+        <v>5</v>
+      </c>
+      <c r="D2" t="n">
+        <v>12</v>
       </c>
       <c r="I2" t="n">
         <v>70</v>
       </c>
       <c r="J2" t="n">
         <v>50</v>
       </c>
       <c r="K2" t="n">
         <v>35</v>
       </c>
       <c r="L2" t="n">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="M2" t="n">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="N2" t="n">
-        <v>52.5</v>
+        <v>37.5</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Reebok Boys Dry Fit Short with Side Leg Logo</t>
         </is>
       </c>
-      <c r="G3" t="n">
-[...3 lines deleted...]
-        <v>45</v>
+      <c r="B3" t="n">
+        <v>2</v>
+      </c>
+      <c r="C3" t="n">
+        <v>2</v>
+      </c>
+      <c r="D3" t="n">
+        <v>8</v>
       </c>
       <c r="I3" t="n">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="J3" t="n">
         <v>15</v>
       </c>
       <c r="K3" t="n">
         <v>10</v>
       </c>
       <c r="L3" t="n">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="M3" t="n">
         <v>10</v>
       </c>
       <c r="N3" t="n">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Reebok Boys Dry Fit Short with Side Taping</t>
         </is>
       </c>
-      <c r="G4" t="n">
-[...3 lines deleted...]
-        <v>95</v>
+      <c r="B4" t="n">
+        <v>8</v>
+      </c>
+      <c r="C4" t="n">
+        <v>8</v>
+      </c>
+      <c r="D4" t="n">
+        <v>15</v>
       </c>
       <c r="I4" t="n">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="J4" t="n">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="K4" t="n">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="L4" t="n">
         <v>20</v>
       </c>
       <c r="M4" t="n">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="N4" t="n">
         <v>30</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Reebok Boys Dry Fit Tank with Left Chest Logo</t>
         </is>
       </c>
-      <c r="G5" t="n">
-[...3 lines deleted...]
-        <v>55</v>
+      <c r="B5" t="n">
+        <v>3</v>
+      </c>
+      <c r="C5" t="n">
+        <v>6</v>
+      </c>
+      <c r="D5" t="n">
+        <v>10</v>
       </c>
       <c r="I5" t="n">
-        <v>40</v>
+        <v>25</v>
       </c>
       <c r="J5" t="n">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="K5" t="n">
         <v>18</v>
       </c>
       <c r="L5" t="n">
         <v>12</v>
       </c>
       <c r="M5" t="n">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="N5" t="n">
         <v>18</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Reebok Boys LS Rashguard with Left Chest Logo</t>
-[...6 lines deleted...]
-        <v>18</v>
+          <t>Reebok Boys Fleece Cargo Jogger with Lockup Print</t>
+        </is>
+      </c>
+      <c r="B6" t="n">
+        <v>38</v>
       </c>
       <c r="I6" t="n">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="J6" t="n">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="K6" t="n">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="L6" t="n">
-        <v>5</v>
+        <v>45</v>
       </c>
       <c r="M6" t="n">
-        <v>5</v>
+        <v>65</v>
       </c>
       <c r="N6" t="n">
-        <v>7.5</v>
+        <v>58.5</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>Reebok Boys Mesh Short with Left Leg Logo</t>
-[...6 lines deleted...]
-        <v>140</v>
+          <t>Reebok Boys Fleece Crewneck with Lockup Center Chest Print</t>
+        </is>
+      </c>
+      <c r="B7" t="n">
+        <v>45</v>
       </c>
       <c r="I7" t="n">
+        <v>0</v>
+      </c>
+      <c r="J7" t="n">
+        <v>30</v>
+      </c>
+      <c r="K7" t="n">
+        <v>45</v>
+      </c>
+      <c r="L7" t="n">
+        <v>50</v>
+      </c>
+      <c r="M7" t="n">
         <v>90</v>
       </c>
-      <c r="J7" t="n">
-[...10 lines deleted...]
-      </c>
       <c r="N7" t="n">
-        <v>45</v>
+        <v>65</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>Reebok Boys Mesh Short with Leg Opening Taping</t>
-[...6 lines deleted...]
-        <v>35</v>
+          <t>Reebok Boys Fleece Full Zip Hoodie with Lockup Left Chest Print</t>
+        </is>
+      </c>
+      <c r="B8" t="n">
+        <v>30</v>
       </c>
       <c r="I8" t="n">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="J8" t="n">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="K8" t="n">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="L8" t="n">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="M8" t="n">
-        <v>25</v>
+        <v>55</v>
       </c>
       <c r="N8" t="n">
-        <v>27</v>
+        <v>52</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Reebok Boys Mesh Short with Side Taping</t>
-[...6 lines deleted...]
-        <v>95</v>
+          <t>Reebok Boys Fleece Hoodie with 95 CB Print</t>
+        </is>
+      </c>
+      <c r="B9" t="n">
+        <v>40</v>
       </c>
       <c r="I9" t="n">
+        <v>0</v>
+      </c>
+      <c r="J9" t="n">
+        <v>30</v>
+      </c>
+      <c r="K9" t="n">
+        <v>50</v>
+      </c>
+      <c r="L9" t="n">
         <v>55</v>
       </c>
-      <c r="J9" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="M9" t="n">
-        <v>20</v>
+        <v>75</v>
       </c>
       <c r="N9" t="n">
-        <v>30</v>
+        <v>71.5</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Reebok Boys Mesh Tank with High Chest Logo</t>
-[...2 lines deleted...]
-      <c r="G10" t="n">
+          <t>Reebok Boys Fleece Hoodie with Arches Center Chest Print</t>
+        </is>
+      </c>
+      <c r="B10" t="n">
+        <v>45</v>
+      </c>
+      <c r="I10" t="n">
+        <v>0</v>
+      </c>
+      <c r="J10" t="n">
+        <v>30</v>
+      </c>
+      <c r="K10" t="n">
+        <v>45</v>
+      </c>
+      <c r="L10" t="n">
         <v>50</v>
       </c>
-      <c r="H10" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="M10" t="n">
-        <v>12</v>
+        <v>90</v>
       </c>
       <c r="N10" t="n">
-        <v>15</v>
+        <v>65</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Reebok Boys SS Cotton Crew Shirt with Circle Chest Logo</t>
-[...6 lines deleted...]
-        <v>15</v>
+          <t>Reebok Boys Fleece Hoodie with Lockup Center Chest Print and Zipper Pockets</t>
+        </is>
+      </c>
+      <c r="B11" t="n">
+        <v>45</v>
       </c>
       <c r="I11" t="n">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="J11" t="n">
         <v>30</v>
       </c>
       <c r="K11" t="n">
-        <v>18</v>
+        <v>45</v>
       </c>
       <c r="L11" t="n">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="M11" t="n">
-        <v>20</v>
+        <v>90</v>
       </c>
       <c r="N11" t="n">
-        <v>22.5</v>
+        <v>65</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Reebok Boys SS Cotton Crew Shirt with Left Chest Logo</t>
-[...5 lines deleted...]
-      <c r="H12" t="n">
+          <t>Reebok Boys Fleece Hoodie with Lockup Left Chest Print</t>
+        </is>
+      </c>
+      <c r="B12" t="n">
+        <v>40</v>
+      </c>
+      <c r="I12" t="n">
+        <v>0</v>
+      </c>
+      <c r="J12" t="n">
+        <v>25</v>
+      </c>
+      <c r="K12" t="n">
+        <v>35</v>
+      </c>
+      <c r="L12" t="n">
         <v>45</v>
       </c>
-      <c r="I12" t="n">
-[...10 lines deleted...]
-      </c>
       <c r="M12" t="n">
-        <v>35</v>
+        <v>70</v>
       </c>
       <c r="N12" t="n">
-        <v>37.5</v>
+        <v>58.5</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Reebok Boys SS Cotton Crew Shirt with Reebok Writing Logo</t>
-[...6 lines deleted...]
-        <v>45</v>
+          <t>Reebok Boys Fleece Jogger with Lockup Print</t>
+        </is>
+      </c>
+      <c r="B13" t="n">
+        <v>68</v>
       </c>
       <c r="I13" t="n">
+        <v>0</v>
+      </c>
+      <c r="J13" t="n">
+        <v>30</v>
+      </c>
+      <c r="K13" t="n">
         <v>40</v>
       </c>
-      <c r="J13" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="L13" t="n">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="M13" t="n">
-        <v>40</v>
+        <v>90</v>
       </c>
       <c r="N13" t="n">
-        <v>45</v>
+        <v>78</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Reebok Boys SS Dry Fit Crew Shirt with Center Chest Logo</t>
-[...2 lines deleted...]
-      <c r="G14" t="n">
+          <t>Reebok Boys Fleece Jogger with Zipper Pockets</t>
+        </is>
+      </c>
+      <c r="B14" t="n">
+        <v>68</v>
+      </c>
+      <c r="I14" t="n">
+        <v>0</v>
+      </c>
+      <c r="J14" t="n">
+        <v>30</v>
+      </c>
+      <c r="K14" t="n">
+        <v>40</v>
+      </c>
+      <c r="L14" t="n">
         <v>60</v>
       </c>
-      <c r="H14" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="M14" t="n">
-        <v>12</v>
+        <v>90</v>
       </c>
       <c r="N14" t="n">
-        <v>15</v>
+        <v>78</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Reebok Boys SS Dry Fit Crew Shirt with High Chest Logo</t>
-[...6 lines deleted...]
-        <v>55</v>
+          <t>Reebok Boys Fleece Open Bottom Pant with Lockup Print</t>
+        </is>
+      </c>
+      <c r="B15" t="n">
+        <v>75</v>
       </c>
       <c r="I15" t="n">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="J15" t="n">
         <v>40</v>
       </c>
       <c r="K15" t="n">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="L15" t="n">
-        <v>15</v>
+        <v>80</v>
       </c>
       <c r="M15" t="n">
-        <v>15</v>
+        <v>115</v>
       </c>
       <c r="N15" t="n">
-        <v>22.5</v>
+        <v>104</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Reebok Boys SS Dry Fit Crew Shirt with Left Chest Logo</t>
-[...6 lines deleted...]
-        <v>55</v>
+          <t>Reebok Boys Fleece Open Bottom with Classic Print</t>
+        </is>
+      </c>
+      <c r="B16" t="n">
+        <v>45</v>
       </c>
       <c r="I16" t="n">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="J16" t="n">
+        <v>30</v>
+      </c>
+      <c r="K16" t="n">
         <v>40</v>
       </c>
-      <c r="K16" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="L16" t="n">
-        <v>15</v>
+        <v>60</v>
       </c>
       <c r="M16" t="n">
-        <v>15</v>
+        <v>80</v>
       </c>
       <c r="N16" t="n">
-        <v>22.5</v>
+        <v>78</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Reebok Boys SS Dry Fit Crew Shirt with Reebok Writing Logo</t>
-[...5 lines deleted...]
-      <c r="H17" t="n">
+          <t>Reebok Boys LS Cotton Crew Shirt with Reebok Lockup Left Chest Print</t>
+        </is>
+      </c>
+      <c r="B17" t="n">
+        <v>40</v>
+      </c>
+      <c r="I17" t="n">
+        <v>0</v>
+      </c>
+      <c r="J17" t="n">
         <v>25</v>
       </c>
-      <c r="I17" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="K17" t="n">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="L17" t="n">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="M17" t="n">
-        <v>12</v>
+        <v>70</v>
       </c>
       <c r="N17" t="n">
-        <v>15</v>
+        <v>65</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Reebok Boys SS Mesh Crew Shirt with Left Chest Logo</t>
-[...5 lines deleted...]
-      <c r="H18" t="n">
+          <t>Reebok Boys LS Cotton Crew Shirt with Reebok Since 1895 Center Chest Print</t>
+        </is>
+      </c>
+      <c r="B18" t="n">
         <v>35</v>
       </c>
       <c r="I18" t="n">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="J18" t="n">
         <v>20</v>
       </c>
       <c r="K18" t="n">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="L18" t="n">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="M18" t="n">
-        <v>35</v>
+        <v>60</v>
       </c>
       <c r="N18" t="n">
-        <v>37.5</v>
+        <v>52</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Reebok Boys SS Rashguard with Left Chest Logo</t>
-[...6 lines deleted...]
-        <v>35</v>
+          <t>Reebok Boys LS Dry Fit Crew Shirt with Arches High Chest Print</t>
+        </is>
+      </c>
+      <c r="B19" t="n">
+        <v>45</v>
       </c>
       <c r="I19" t="n">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="J19" t="n">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="K19" t="n">
-        <v>8</v>
+        <v>40</v>
       </c>
       <c r="L19" t="n">
-        <v>5</v>
+        <v>55</v>
       </c>
       <c r="M19" t="n">
-        <v>6</v>
+        <v>95</v>
       </c>
       <c r="N19" t="n">
-        <v>7.5</v>
+        <v>71.5</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Reebok Boys SS Reglan Cotton Crew Shirt with Chest Logo</t>
-[...2 lines deleted...]
-      <c r="G20" t="n">
+          <t>Reebok Boys LS Dry Fit Hoodie with Lockup Left Chest Print</t>
+        </is>
+      </c>
+      <c r="B20" t="n">
         <v>50</v>
       </c>
-      <c r="H20" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="I20" t="n">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="J20" t="n">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K20" t="n">
-        <v>18</v>
+        <v>45</v>
       </c>
       <c r="L20" t="n">
-        <v>15</v>
+        <v>60</v>
       </c>
       <c r="M20" t="n">
-        <v>25</v>
+        <v>100</v>
       </c>
       <c r="N20" t="n">
-        <v>22.5</v>
+        <v>78</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Reebok Girls 6" Bike Short with Left Leg Logo</t>
-[...2 lines deleted...]
-      <c r="G21" t="n">
+          <t>Reebok Boys LS Fleece Hood and Jogger Set with Zipper Pockets</t>
+        </is>
+      </c>
+      <c r="B21" t="n">
         <v>60</v>
       </c>
-      <c r="H21" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="I21" t="n">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="J21" t="n">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K21" t="n">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="L21" t="n">
-        <v>6</v>
+        <v>70</v>
       </c>
       <c r="M21" t="n">
-        <v>6</v>
+        <v>120</v>
       </c>
       <c r="N21" t="n">
-        <v>9</v>
+        <v>91</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Reebok Girls Dry Fit Flowy Short with Left Leg Logo</t>
-[...5 lines deleted...]
-      <c r="H22" t="n">
+          <t>Reebok Boys LS Fleece Pullover Crewneck and Open Bottom Set</t>
+        </is>
+      </c>
+      <c r="B22" t="n">
+        <v>45</v>
+      </c>
+      <c r="I22" t="n">
+        <v>0</v>
+      </c>
+      <c r="J22" t="n">
         <v>25</v>
       </c>
-      <c r="I22" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="K22" t="n">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="L22" t="n">
-        <v>8</v>
+        <v>55</v>
       </c>
       <c r="M22" t="n">
-        <v>10</v>
+        <v>95</v>
       </c>
       <c r="N22" t="n">
-        <v>12</v>
+        <v>71.5</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Reebok Girls Dry Fit Short with Left Leg Logo</t>
-[...6 lines deleted...]
-        <v>40</v>
+          <t>Reebok Boys LS Rashguard with Left Chest Logo</t>
+        </is>
+      </c>
+      <c r="B23" t="n">
+        <v>2</v>
+      </c>
+      <c r="C23" t="n">
+        <v>2</v>
+      </c>
+      <c r="D23" t="n">
+        <v>4</v>
       </c>
       <c r="I23" t="n">
-        <v>50</v>
+        <v>8</v>
       </c>
       <c r="J23" t="n">
-        <v>40</v>
+        <v>6</v>
       </c>
       <c r="K23" t="n">
-        <v>35</v>
+        <v>4</v>
       </c>
       <c r="L23" t="n">
-        <v>30</v>
+        <v>3</v>
       </c>
       <c r="M23" t="n">
-        <v>30</v>
+        <v>3</v>
       </c>
       <c r="N23" t="n">
-        <v>45</v>
+        <v>4.5</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Reebok Girls Dry Fit Skort with Left Waistband Logo</t>
-[...6 lines deleted...]
-        <v>35</v>
+          <t>Reebok Boys Mesh Short with Left Leg Logo</t>
+        </is>
+      </c>
+      <c r="B24" t="n">
+        <v>10</v>
+      </c>
+      <c r="C24" t="n">
+        <v>15</v>
+      </c>
+      <c r="D24" t="n">
+        <v>20</v>
       </c>
       <c r="I24" t="n">
-        <v>20</v>
+        <v>90</v>
       </c>
       <c r="J24" t="n">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="K24" t="n">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="L24" t="n">
-        <v>5</v>
+        <v>30</v>
       </c>
       <c r="M24" t="n">
-        <v>4</v>
+        <v>40</v>
       </c>
       <c r="N24" t="n">
-        <v>7.5</v>
+        <v>45</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Reebok Girls Dry Fit Tank with Left Chest Logo</t>
-[...6 lines deleted...]
-        <v>25</v>
+          <t>Reebok Boys Mesh Short with Leg Opening Taping</t>
+        </is>
+      </c>
+      <c r="B25" t="n">
+        <v>5</v>
+      </c>
+      <c r="C25" t="n">
+        <v>5</v>
+      </c>
+      <c r="D25" t="n">
+        <v>12</v>
       </c>
       <c r="I25" t="n">
-        <v>20</v>
+        <v>45</v>
       </c>
       <c r="J25" t="n">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K25" t="n">
+        <v>20</v>
+      </c>
+      <c r="L25" t="n">
         <v>18</v>
       </c>
-      <c r="L25" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="M25" t="n">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="N25" t="n">
-        <v>18</v>
+        <v>27</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Reebok Girls Essential Legging with Left Leg Logo</t>
-[...6 lines deleted...]
-        <v>35</v>
+          <t>Reebok Boys Mesh Short with Side Taping</t>
+        </is>
+      </c>
+      <c r="B26" t="n">
+        <v>5</v>
+      </c>
+      <c r="C26" t="n">
+        <v>5</v>
+      </c>
+      <c r="D26" t="n">
+        <v>12</v>
       </c>
       <c r="I26" t="n">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="J26" t="n">
+        <v>20</v>
+      </c>
+      <c r="K26" t="n">
+        <v>18</v>
+      </c>
+      <c r="L26" t="n">
         <v>15</v>
       </c>
-      <c r="K26" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="M26" t="n">
-        <v>5</v>
+        <v>18</v>
       </c>
       <c r="N26" t="n">
-        <v>7.5</v>
+        <v>22.5</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Reebok Girls LS Rashguard with Left Chest Logo</t>
-[...6 lines deleted...]
-        <v>18</v>
+          <t>Reebok Boys Mesh Tank with High Chest Logo</t>
+        </is>
+      </c>
+      <c r="B27" t="n">
+        <v>3</v>
+      </c>
+      <c r="C27" t="n">
+        <v>4</v>
+      </c>
+      <c r="D27" t="n">
+        <v>6</v>
       </c>
       <c r="I27" t="n">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="J27" t="n">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="K27" t="n">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="L27" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="M27" t="n">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="N27" t="n">
-        <v>6</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Reebok Girls Mesh Dolphin Short with Left Leg Logo</t>
-[...6 lines deleted...]
-        <v>70</v>
+          <t>Reebok Boys SS Cotton Crew Shirt with Circle Chest Logo</t>
+        </is>
+      </c>
+      <c r="B28" t="n">
+        <v>3</v>
       </c>
       <c r="I28" t="n">
-        <v>35</v>
+        <v>4</v>
       </c>
       <c r="J28" t="n">
-        <v>20</v>
+        <v>3</v>
       </c>
       <c r="K28" t="n">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="L28" t="n">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="M28" t="n">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="N28" t="n">
-        <v>22.5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Reebok Girls Mesh Short with Left Leg Logo</t>
-[...6 lines deleted...]
-        <v>35</v>
+          <t>Reebok Boys SS Cotton Crew Shirt with Left Chest Logo</t>
+        </is>
+      </c>
+      <c r="B29" t="n">
+        <v>4</v>
       </c>
       <c r="I29" t="n">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="J29" t="n">
         <v>25</v>
       </c>
       <c r="K29" t="n">
         <v>18</v>
       </c>
       <c r="L29" t="n">
         <v>12</v>
       </c>
       <c r="M29" t="n">
         <v>15</v>
       </c>
       <c r="N29" t="n">
         <v>18</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>Reebok Girls Mesh Side Panel Tank with Left Chest Logo</t>
-[...6 lines deleted...]
-        <v>20</v>
+          <t>Reebok Boys SS Cotton Crew Shirt with Reebok Writing Logo</t>
+        </is>
+      </c>
+      <c r="B30" t="n">
+        <v>3</v>
       </c>
       <c r="I30" t="n">
         <v>18</v>
       </c>
       <c r="J30" t="n">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="K30" t="n">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="L30" t="n">
         <v>10</v>
       </c>
       <c r="M30" t="n">
         <v>12</v>
       </c>
       <c r="N30" t="n">
         <v>15</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Reebok Girls Mesh Side Taping Short with Left Leg Logo</t>
-[...6 lines deleted...]
-        <v>60</v>
+          <t>Reebok Boys SS Dry Fit Crew Shirt with Center Chest Logo</t>
+        </is>
+      </c>
+      <c r="B31" t="n">
+        <v>5</v>
+      </c>
+      <c r="C31" t="n">
+        <v>8</v>
+      </c>
+      <c r="D31" t="n">
+        <v>10</v>
       </c>
       <c r="I31" t="n">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="J31" t="n">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="K31" t="n">
+        <v>18</v>
+      </c>
+      <c r="L31" t="n">
+        <v>10</v>
+      </c>
+      <c r="M31" t="n">
+        <v>12</v>
+      </c>
+      <c r="N31" t="n">
         <v>15</v>
-      </c>
-[...7 lines deleted...]
-        <v>22.5</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Reebok Girls Mesh Tank with Center Chest Logo</t>
-[...6 lines deleted...]
-        <v>18</v>
+          <t>Reebok Boys SS Dry Fit Crew Shirt with High Chest Logo</t>
+        </is>
+      </c>
+      <c r="B32" t="n">
+        <v>8</v>
+      </c>
+      <c r="C32" t="n">
+        <v>12</v>
+      </c>
+      <c r="D32" t="n">
+        <v>20</v>
       </c>
       <c r="I32" t="n">
-        <v>18</v>
+        <v>60</v>
       </c>
       <c r="J32" t="n">
-        <v>12</v>
+        <v>50</v>
       </c>
       <c r="K32" t="n">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="L32" t="n">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="M32" t="n">
-        <v>5</v>
+        <v>25</v>
       </c>
       <c r="N32" t="n">
-        <v>7.5</v>
+        <v>30</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Reebok Girls SS Cotton Crew Shirt with Center Chest Logo</t>
-[...5 lines deleted...]
-      <c r="H33" t="n">
+          <t>Reebok Boys SS Dry Fit Crew Shirt with Left Chest Logo</t>
+        </is>
+      </c>
+      <c r="B33" t="n">
+        <v>6</v>
+      </c>
+      <c r="C33" t="n">
+        <v>8</v>
+      </c>
+      <c r="D33" t="n">
         <v>15</v>
       </c>
       <c r="I33" t="n">
+        <v>50</v>
+      </c>
+      <c r="J33" t="n">
+        <v>45</v>
+      </c>
+      <c r="K33" t="n">
+        <v>30</v>
+      </c>
+      <c r="L33" t="n">
+        <v>20</v>
+      </c>
+      <c r="M33" t="n">
         <v>25</v>
       </c>
-      <c r="J33" t="n">
-[...10 lines deleted...]
-      </c>
       <c r="N33" t="n">
-        <v>22.5</v>
+        <v>30</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Reebok Girls SS Dry Fit Crew Shirt with Center Chest Logo</t>
-[...6 lines deleted...]
-        <v>25</v>
+          <t>Reebok Boys SS Dry Fit Crew Shirt with Reebok Writing Logo</t>
+        </is>
+      </c>
+      <c r="B34" t="n">
+        <v>3</v>
+      </c>
+      <c r="C34" t="n">
+        <v>3</v>
+      </c>
+      <c r="D34" t="n">
+        <v>8</v>
       </c>
       <c r="I34" t="n">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="J34" t="n">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="K34" t="n">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="L34" t="n">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="M34" t="n">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="N34" t="n">
-        <v>12</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Reebok Girls SS Dry Fit Crew Shirt with Left Chest Logo</t>
-[...6 lines deleted...]
-        <v>30</v>
+          <t>Reebok Boys SS Mesh Crew Shirt with Left Chest Logo</t>
+        </is>
+      </c>
+      <c r="B35" t="n">
+        <v>6</v>
+      </c>
+      <c r="C35" t="n">
+        <v>8</v>
+      </c>
+      <c r="D35" t="n">
+        <v>10</v>
       </c>
       <c r="I35" t="n">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="J35" t="n">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="K35" t="n">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="L35" t="n">
         <v>8</v>
       </c>
       <c r="M35" t="n">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="N35" t="n">
         <v>12</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Reebok Girls SS Mesh Crew Shirt with Left Chest Logo</t>
-[...6 lines deleted...]
-        <v>25</v>
+          <t>Reebok Boys SS Rashguard with Left Chest Logo</t>
+        </is>
+      </c>
+      <c r="B36" t="n">
+        <v>2</v>
+      </c>
+      <c r="C36" t="n">
+        <v>2</v>
+      </c>
+      <c r="D36" t="n">
+        <v>4</v>
       </c>
       <c r="I36" t="n">
-        <v>20</v>
+        <v>4</v>
       </c>
       <c r="J36" t="n">
-        <v>15</v>
+        <v>3</v>
       </c>
       <c r="K36" t="n">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="L36" t="n">
-        <v>20</v>
+        <v>2</v>
       </c>
       <c r="M36" t="n">
-        <v>30</v>
+        <v>3</v>
       </c>
       <c r="N36" t="n">
-        <v>30</v>
+        <v>3</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
+          <t>Reebok Boys SS Reglan Cotton Crew Shirt with Chest Logo</t>
+        </is>
+      </c>
+      <c r="B37" t="n">
+        <v>4</v>
+      </c>
+      <c r="I37" t="n">
+        <v>5</v>
+      </c>
+      <c r="J37" t="n">
+        <v>4</v>
+      </c>
+      <c r="K37" t="n">
+        <v>3</v>
+      </c>
+      <c r="L37" t="n">
+        <v>2</v>
+      </c>
+      <c r="M37" t="n">
+        <v>2</v>
+      </c>
+      <c r="N37" t="n">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="inlineStr">
+        <is>
+          <t>Reebok Girls 6" Bike Short with Left Leg Logo</t>
+        </is>
+      </c>
+      <c r="B38" t="n">
+        <v>3</v>
+      </c>
+      <c r="C38" t="n">
+        <v>3</v>
+      </c>
+      <c r="D38" t="n">
+        <v>5</v>
+      </c>
+      <c r="I38" t="n">
+        <v>20</v>
+      </c>
+      <c r="J38" t="n">
+        <v>15</v>
+      </c>
+      <c r="K38" t="n">
+        <v>12</v>
+      </c>
+      <c r="L38" t="n">
+        <v>10</v>
+      </c>
+      <c r="M38" t="n">
+        <v>12</v>
+      </c>
+      <c r="N38" t="n">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="inlineStr">
+        <is>
+          <t>Reebok Girls Dry Fit Flowy Short with Left Leg Logo</t>
+        </is>
+      </c>
+      <c r="B39" t="n">
+        <v>8</v>
+      </c>
+      <c r="C39" t="n">
+        <v>8</v>
+      </c>
+      <c r="D39" t="n">
+        <v>18</v>
+      </c>
+      <c r="I39" t="n">
+        <v>25</v>
+      </c>
+      <c r="J39" t="n">
+        <v>20</v>
+      </c>
+      <c r="K39" t="n">
+        <v>18</v>
+      </c>
+      <c r="L39" t="n">
+        <v>15</v>
+      </c>
+      <c r="M39" t="n">
+        <v>12</v>
+      </c>
+      <c r="N39" t="n">
+        <v>22.5</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="inlineStr">
+        <is>
+          <t>Reebok Girls Dry Fit Short with Left Leg Logo</t>
+        </is>
+      </c>
+      <c r="B40" t="n">
+        <v>10</v>
+      </c>
+      <c r="C40" t="n">
+        <v>10</v>
+      </c>
+      <c r="D40" t="n">
+        <v>18</v>
+      </c>
+      <c r="I40" t="n">
+        <v>75</v>
+      </c>
+      <c r="J40" t="n">
+        <v>50</v>
+      </c>
+      <c r="K40" t="n">
+        <v>35</v>
+      </c>
+      <c r="L40" t="n">
+        <v>25</v>
+      </c>
+      <c r="M40" t="n">
+        <v>30</v>
+      </c>
+      <c r="N40" t="n">
+        <v>37.5</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="inlineStr">
+        <is>
+          <t>Reebok Girls Dry Fit Skort with Left Waistband Logo</t>
+        </is>
+      </c>
+      <c r="B41" t="n">
+        <v>2</v>
+      </c>
+      <c r="C41" t="n">
+        <v>2</v>
+      </c>
+      <c r="D41" t="n">
+        <v>6</v>
+      </c>
+      <c r="I41" t="n">
+        <v>20</v>
+      </c>
+      <c r="J41" t="n">
+        <v>18</v>
+      </c>
+      <c r="K41" t="n">
+        <v>12</v>
+      </c>
+      <c r="L41" t="n">
+        <v>10</v>
+      </c>
+      <c r="M41" t="n">
+        <v>12</v>
+      </c>
+      <c r="N41" t="n">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="inlineStr">
+        <is>
+          <t>Reebok Girls Dry Fit Tank with Left Chest Logo</t>
+        </is>
+      </c>
+      <c r="B42" t="n">
+        <v>4</v>
+      </c>
+      <c r="C42" t="n">
+        <v>6</v>
+      </c>
+      <c r="D42" t="n">
+        <v>8</v>
+      </c>
+      <c r="I42" t="n">
+        <v>15</v>
+      </c>
+      <c r="J42" t="n">
+        <v>10</v>
+      </c>
+      <c r="K42" t="n">
+        <v>8</v>
+      </c>
+      <c r="L42" t="n">
+        <v>5</v>
+      </c>
+      <c r="M42" t="n">
+        <v>7</v>
+      </c>
+      <c r="N42" t="n">
+        <v>7.5</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="inlineStr">
+        <is>
+          <t>Reebok Girls Essential Legging with Left Leg Logo</t>
+        </is>
+      </c>
+      <c r="B43" t="n">
+        <v>5</v>
+      </c>
+      <c r="C43" t="n">
+        <v>5</v>
+      </c>
+      <c r="D43" t="n">
+        <v>7</v>
+      </c>
+      <c r="I43" t="n">
+        <v>20</v>
+      </c>
+      <c r="J43" t="n">
+        <v>15</v>
+      </c>
+      <c r="K43" t="n">
+        <v>10</v>
+      </c>
+      <c r="L43" t="n">
+        <v>8</v>
+      </c>
+      <c r="M43" t="n">
+        <v>10</v>
+      </c>
+      <c r="N43" t="n">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="inlineStr">
+        <is>
+          <t>Reebok Girls Fleece Crewneck with Athl Dept Center Chest Print</t>
+        </is>
+      </c>
+      <c r="B44" t="n">
+        <v>40</v>
+      </c>
+      <c r="I44" t="n">
+        <v>0</v>
+      </c>
+      <c r="J44" t="n">
+        <v>20</v>
+      </c>
+      <c r="K44" t="n">
+        <v>30</v>
+      </c>
+      <c r="L44" t="n">
+        <v>45</v>
+      </c>
+      <c r="M44" t="n">
+        <v>70</v>
+      </c>
+      <c r="N44" t="n">
+        <v>58.5</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="inlineStr">
+        <is>
+          <t>Reebok Girls Fleece Crewneck with Lockup Left Chest Print</t>
+        </is>
+      </c>
+      <c r="B45" t="n">
+        <v>30</v>
+      </c>
+      <c r="I45" t="n">
+        <v>0</v>
+      </c>
+      <c r="J45" t="n">
+        <v>15</v>
+      </c>
+      <c r="K45" t="n">
+        <v>25</v>
+      </c>
+      <c r="L45" t="n">
+        <v>35</v>
+      </c>
+      <c r="M45" t="n">
+        <v>55</v>
+      </c>
+      <c r="N45" t="n">
+        <v>45.5</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="inlineStr">
+        <is>
+          <t>Reebok Girls Fleece Hoodie with Arches Center Chest Print</t>
+        </is>
+      </c>
+      <c r="B46" t="n">
+        <v>40</v>
+      </c>
+      <c r="I46" t="n">
+        <v>0</v>
+      </c>
+      <c r="J46" t="n">
+        <v>20</v>
+      </c>
+      <c r="K46" t="n">
+        <v>30</v>
+      </c>
+      <c r="L46" t="n">
+        <v>45</v>
+      </c>
+      <c r="M46" t="n">
+        <v>70</v>
+      </c>
+      <c r="N46" t="n">
+        <v>58.5</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="inlineStr">
+        <is>
+          <t>Reebok Girls Fleece Hoodie with Lockup Left Chest Print</t>
+        </is>
+      </c>
+      <c r="B47" t="n">
+        <v>45</v>
+      </c>
+      <c r="I47" t="n">
+        <v>0</v>
+      </c>
+      <c r="J47" t="n">
+        <v>20</v>
+      </c>
+      <c r="K47" t="n">
+        <v>40</v>
+      </c>
+      <c r="L47" t="n">
+        <v>60</v>
+      </c>
+      <c r="M47" t="n">
+        <v>90</v>
+      </c>
+      <c r="N47" t="n">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="inlineStr">
+        <is>
+          <t>Reebok Girls Fleece Jogger with Lockup Print</t>
+        </is>
+      </c>
+      <c r="B48" t="n">
+        <v>38</v>
+      </c>
+      <c r="I48" t="n">
+        <v>0</v>
+      </c>
+      <c r="J48" t="n">
+        <v>25</v>
+      </c>
+      <c r="K48" t="n">
+        <v>40</v>
+      </c>
+      <c r="L48" t="n">
+        <v>50</v>
+      </c>
+      <c r="M48" t="n">
+        <v>75</v>
+      </c>
+      <c r="N48" t="n">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="inlineStr">
+        <is>
+          <t>Reebok Girls Fleece Open Bottom Pant with Athletic Club Print</t>
+        </is>
+      </c>
+      <c r="B49" t="n">
+        <v>40</v>
+      </c>
+      <c r="I49" t="n">
+        <v>0</v>
+      </c>
+      <c r="J49" t="n">
+        <v>30</v>
+      </c>
+      <c r="K49" t="n">
+        <v>40</v>
+      </c>
+      <c r="L49" t="n">
+        <v>60</v>
+      </c>
+      <c r="M49" t="n">
+        <v>80</v>
+      </c>
+      <c r="N49" t="n">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="inlineStr">
+        <is>
+          <t>Reebok Girls Fleece Open Bottom Pant with Lockup Print</t>
+        </is>
+      </c>
+      <c r="B50" t="n">
+        <v>50</v>
+      </c>
+      <c r="I50" t="n">
+        <v>0</v>
+      </c>
+      <c r="J50" t="n">
+        <v>30</v>
+      </c>
+      <c r="K50" t="n">
+        <v>50</v>
+      </c>
+      <c r="L50" t="n">
+        <v>60</v>
+      </c>
+      <c r="M50" t="n">
+        <v>100</v>
+      </c>
+      <c r="N50" t="n">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="inlineStr">
+        <is>
+          <t>Reebok Girls LS Cotton Crew Shirt with Reebok Arches Heart Left Chest Print</t>
+        </is>
+      </c>
+      <c r="B51" t="n">
+        <v>30</v>
+      </c>
+      <c r="I51" t="n">
+        <v>0</v>
+      </c>
+      <c r="J51" t="n">
+        <v>20</v>
+      </c>
+      <c r="K51" t="n">
+        <v>30</v>
+      </c>
+      <c r="L51" t="n">
+        <v>35</v>
+      </c>
+      <c r="M51" t="n">
+        <v>50</v>
+      </c>
+      <c r="N51" t="n">
+        <v>45.5</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="inlineStr">
+        <is>
+          <t>Reebok Girls LS Cotton Crew Shirt with Reebok Lockup Left Chest Print</t>
+        </is>
+      </c>
+      <c r="B52" t="n">
+        <v>35</v>
+      </c>
+      <c r="I52" t="n">
+        <v>0</v>
+      </c>
+      <c r="J52" t="n">
+        <v>20</v>
+      </c>
+      <c r="K52" t="n">
+        <v>30</v>
+      </c>
+      <c r="L52" t="n">
+        <v>40</v>
+      </c>
+      <c r="M52" t="n">
+        <v>60</v>
+      </c>
+      <c r="N52" t="n">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="inlineStr">
+        <is>
+          <t>Reebok Girls LS Dry Fit Crew Shirt with Lockup Left Chest Print</t>
+        </is>
+      </c>
+      <c r="B53" t="n">
+        <v>35</v>
+      </c>
+      <c r="I53" t="n">
+        <v>0</v>
+      </c>
+      <c r="J53" t="n">
+        <v>20</v>
+      </c>
+      <c r="K53" t="n">
+        <v>35</v>
+      </c>
+      <c r="L53" t="n">
+        <v>50</v>
+      </c>
+      <c r="M53" t="n">
+        <v>85</v>
+      </c>
+      <c r="N53" t="n">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="inlineStr">
+        <is>
+          <t>Reebok Girls LS Fleece Pullover Crewneck and Open Bottom Set</t>
+        </is>
+      </c>
+      <c r="B54" t="n">
+        <v>35</v>
+      </c>
+      <c r="I54" t="n">
+        <v>0</v>
+      </c>
+      <c r="J54" t="n">
+        <v>20</v>
+      </c>
+      <c r="K54" t="n">
+        <v>35</v>
+      </c>
+      <c r="L54" t="n">
+        <v>50</v>
+      </c>
+      <c r="M54" t="n">
+        <v>85</v>
+      </c>
+      <c r="N54" t="n">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="inlineStr">
+        <is>
+          <t>Reebok Girls LS Rashguard with Left Chest Logo</t>
+        </is>
+      </c>
+      <c r="B55" t="n">
+        <v>3</v>
+      </c>
+      <c r="C55" t="n">
+        <v>3</v>
+      </c>
+      <c r="D55" t="n">
+        <v>5</v>
+      </c>
+      <c r="I55" t="n">
+        <v>10</v>
+      </c>
+      <c r="J55" t="n">
+        <v>8</v>
+      </c>
+      <c r="K55" t="n">
+        <v>6</v>
+      </c>
+      <c r="L55" t="n">
+        <v>4</v>
+      </c>
+      <c r="M55" t="n">
+        <v>5</v>
+      </c>
+      <c r="N55" t="n">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="inlineStr">
+        <is>
+          <t>Reebok Girls Mesh Dolphin Short with Left Leg Logo</t>
+        </is>
+      </c>
+      <c r="B56" t="n">
+        <v>5</v>
+      </c>
+      <c r="C56" t="n">
+        <v>5</v>
+      </c>
+      <c r="D56" t="n">
+        <v>12</v>
+      </c>
+      <c r="I56" t="n">
+        <v>15</v>
+      </c>
+      <c r="J56" t="n">
+        <v>12</v>
+      </c>
+      <c r="K56" t="n">
+        <v>10</v>
+      </c>
+      <c r="L56" t="n">
+        <v>8</v>
+      </c>
+      <c r="M56" t="n">
+        <v>10</v>
+      </c>
+      <c r="N56" t="n">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="inlineStr">
+        <is>
+          <t>Reebok Girls Mesh Short with Left Leg Logo</t>
+        </is>
+      </c>
+      <c r="B57" t="n">
+        <v>5</v>
+      </c>
+      <c r="C57" t="n">
+        <v>5</v>
+      </c>
+      <c r="D57" t="n">
+        <v>10</v>
+      </c>
+      <c r="I57" t="n">
+        <v>20</v>
+      </c>
+      <c r="J57" t="n">
+        <v>15</v>
+      </c>
+      <c r="K57" t="n">
+        <v>10</v>
+      </c>
+      <c r="L57" t="n">
+        <v>8</v>
+      </c>
+      <c r="M57" t="n">
+        <v>10</v>
+      </c>
+      <c r="N57" t="n">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="inlineStr">
+        <is>
+          <t>Reebok Girls Mesh Side Panel Tank with Left Chest Logo</t>
+        </is>
+      </c>
+      <c r="B58" t="n">
+        <v>1</v>
+      </c>
+      <c r="C58" t="n">
+        <v>2</v>
+      </c>
+      <c r="D58" t="n">
+        <v>5</v>
+      </c>
+      <c r="I58" t="n">
+        <v>5</v>
+      </c>
+      <c r="J58" t="n">
+        <v>4</v>
+      </c>
+      <c r="K58" t="n">
+        <v>3</v>
+      </c>
+      <c r="L58" t="n">
+        <v>2</v>
+      </c>
+      <c r="M58" t="n">
+        <v>2</v>
+      </c>
+      <c r="N58" t="n">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="inlineStr">
+        <is>
+          <t>Reebok Girls Mesh Side Taping Short with Left Leg Logo</t>
+        </is>
+      </c>
+      <c r="B59" t="n">
+        <v>5</v>
+      </c>
+      <c r="C59" t="n">
+        <v>5</v>
+      </c>
+      <c r="D59" t="n">
+        <v>12</v>
+      </c>
+      <c r="I59" t="n">
+        <v>15</v>
+      </c>
+      <c r="J59" t="n">
+        <v>12</v>
+      </c>
+      <c r="K59" t="n">
+        <v>10</v>
+      </c>
+      <c r="L59" t="n">
+        <v>8</v>
+      </c>
+      <c r="M59" t="n">
+        <v>10</v>
+      </c>
+      <c r="N59" t="n">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="inlineStr">
+        <is>
+          <t>Reebok Girls Mesh Tank with Center Chest Logo</t>
+        </is>
+      </c>
+      <c r="B60" t="n">
+        <v>1</v>
+      </c>
+      <c r="C60" t="n">
+        <v>2</v>
+      </c>
+      <c r="D60" t="n">
+        <v>5</v>
+      </c>
+      <c r="I60" t="n">
+        <v>5</v>
+      </c>
+      <c r="J60" t="n">
+        <v>4</v>
+      </c>
+      <c r="K60" t="n">
+        <v>3</v>
+      </c>
+      <c r="L60" t="n">
+        <v>2</v>
+      </c>
+      <c r="M60" t="n">
+        <v>2</v>
+      </c>
+      <c r="N60" t="n">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="inlineStr">
+        <is>
+          <t>Reebok Girls SS Cotton Crew Shirt with Center Chest Logo</t>
+        </is>
+      </c>
+      <c r="B61" t="n">
+        <v>4</v>
+      </c>
+      <c r="I61" t="n">
+        <v>10</v>
+      </c>
+      <c r="J61" t="n">
+        <v>7</v>
+      </c>
+      <c r="K61" t="n">
+        <v>5</v>
+      </c>
+      <c r="L61" t="n">
+        <v>5</v>
+      </c>
+      <c r="M61" t="n">
+        <v>7</v>
+      </c>
+      <c r="N61" t="n">
+        <v>7.5</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="inlineStr">
+        <is>
+          <t>Reebok Girls SS Dry Fit Crew Shirt with Center Chest Logo</t>
+        </is>
+      </c>
+      <c r="B62" t="n">
+        <v>4</v>
+      </c>
+      <c r="C62" t="n">
+        <v>6</v>
+      </c>
+      <c r="D62" t="n">
+        <v>10</v>
+      </c>
+      <c r="I62" t="n">
+        <v>20</v>
+      </c>
+      <c r="J62" t="n">
+        <v>15</v>
+      </c>
+      <c r="K62" t="n">
+        <v>10</v>
+      </c>
+      <c r="L62" t="n">
+        <v>8</v>
+      </c>
+      <c r="M62" t="n">
+        <v>10</v>
+      </c>
+      <c r="N62" t="n">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="inlineStr">
+        <is>
+          <t>Reebok Girls SS Dry Fit Crew Shirt with Left Chest Logo</t>
+        </is>
+      </c>
+      <c r="B63" t="n">
+        <v>3</v>
+      </c>
+      <c r="C63" t="n">
+        <v>6</v>
+      </c>
+      <c r="D63" t="n">
+        <v>10</v>
+      </c>
+      <c r="I63" t="n">
+        <v>30</v>
+      </c>
+      <c r="J63" t="n">
+        <v>25</v>
+      </c>
+      <c r="K63" t="n">
+        <v>20</v>
+      </c>
+      <c r="L63" t="n">
+        <v>18</v>
+      </c>
+      <c r="M63" t="n">
+        <v>20</v>
+      </c>
+      <c r="N63" t="n">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="inlineStr">
+        <is>
+          <t>Reebok Girls SS Mesh Crew Shirt with Left Chest Logo</t>
+        </is>
+      </c>
+      <c r="B64" t="n">
+        <v>10</v>
+      </c>
+      <c r="C64" t="n">
+        <v>10</v>
+      </c>
+      <c r="D64" t="n">
+        <v>12</v>
+      </c>
+      <c r="I64" t="n">
+        <v>30</v>
+      </c>
+      <c r="J64" t="n">
+        <v>20</v>
+      </c>
+      <c r="K64" t="n">
+        <v>18</v>
+      </c>
+      <c r="L64" t="n">
+        <v>12</v>
+      </c>
+      <c r="M64" t="n">
+        <v>15</v>
+      </c>
+      <c r="N64" t="n">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="inlineStr">
+        <is>
           <t>Reebok Girls SS Rashguard with Left Chest Logo</t>
         </is>
       </c>
-      <c r="G37" t="n">
-[...21 lines deleted...]
-        <v>7.5</v>
+      <c r="B65" t="n">
+        <v>1</v>
+      </c>
+      <c r="C65" t="n">
+        <v>1</v>
+      </c>
+      <c r="D65" t="n">
+        <v>3</v>
+      </c>
+      <c r="I65" t="n">
+        <v>5</v>
+      </c>
+      <c r="J65" t="n">
+        <v>4</v>
+      </c>
+      <c r="K65" t="n">
+        <v>3</v>
+      </c>
+      <c r="L65" t="n">
+        <v>2</v>
+      </c>
+      <c r="M65" t="n">
+        <v>2</v>
+      </c>
+      <c r="N65" t="n">
+        <v>3</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:A8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <t>How to use this template</t>