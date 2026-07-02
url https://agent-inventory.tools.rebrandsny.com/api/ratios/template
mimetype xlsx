--- v0 (2026-05-09)
+++ v1 (2026-07-02)
@@ -443,51 +443,51 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:H865"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="14" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
-    <col width="23" customWidth="1" min="3" max="3"/>
+    <col width="17" customWidth="1" min="3" max="3"/>
     <col width="30" customWidth="1" min="4" max="4"/>
     <col width="30" customWidth="1" min="5" max="5"/>
     <col width="18" customWidth="1" min="6" max="6"/>
     <col width="17" customWidth="1" min="7" max="7"/>
     <col width="23" customWidth="1" min="8" max="8"/>
   </cols>
   <sheetData>
     <row r="1" ht="22" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>upc_sku</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>re_sku</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>ratio</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
@@ -505,34091 +505,32843 @@
         </is>
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>size (readonly)</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>child_asin (readonly)</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>196979614536</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>RBK43821</t>
         </is>
       </c>
       <c r="C2" t="n">
-        <v>0.05568445475638051</v>
+        <v>0.047811993517</v>
       </c>
       <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
           <t>Reebok Boys Dry Fit Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>B0GW9LQQT8</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>196979614529</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>RBK43820</t>
         </is>
       </c>
       <c r="C3" t="n">
-        <v>0.04640371229698376</v>
+        <v>0.0409238249595</v>
       </c>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
           <t>Reebok Boys Dry Fit Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>B0GW9MXMKN</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>196979614512</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>RBK43819</t>
         </is>
       </c>
       <c r="C4" t="n">
-        <v>0.03248259860788863</v>
+        <v>0.0218800648298</v>
       </c>
       <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr">
         <is>
           <t>Reebok Boys Dry Fit Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>B0GW9CLPFM</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>196979614543</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>RBK43822</t>
         </is>
       </c>
       <c r="C5" t="n">
-        <v>0.02088167053364269</v>
+        <v>0.0251215559157</v>
       </c>
       <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr">
         <is>
           <t>Reebok Boys Dry Fit Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>B0GW9K99RT</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>196979614574</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>RBK43825</t>
         </is>
       </c>
       <c r="C6" t="n">
-        <v>0.1438515081206497</v>
+        <v>0.2690437601297</v>
       </c>
       <c r="D6" t="inlineStr"/>
       <c r="E6" t="inlineStr">
         <is>
           <t>Reebok Boys Dry Fit Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>B0GW9LTXQJ</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>196979614567</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>RBK43824</t>
         </is>
       </c>
       <c r="C7" t="n">
-        <v>0.1044083526682135</v>
+        <v>0.047811993517</v>
       </c>
       <c r="D7" t="inlineStr"/>
       <c r="E7" t="inlineStr">
         <is>
           <t>Reebok Boys Dry Fit Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>B0GW9GV8KQ</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>196979614550</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>RBK43823</t>
         </is>
       </c>
       <c r="C8" t="n">
-        <v>0.02552204176334107</v>
+        <v>0.0226904376013</v>
       </c>
       <c r="D8" t="inlineStr"/>
       <c r="E8" t="inlineStr">
         <is>
           <t>Reebok Boys Dry Fit Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>B0GW9HX1SM</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>196979614581</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>RBK43826</t>
         </is>
       </c>
       <c r="C9" t="n">
-        <v>0.06960556844547564</v>
+        <v>0.06928687196110001</v>
       </c>
       <c r="D9" t="inlineStr"/>
       <c r="E9" t="inlineStr">
         <is>
           <t>Reebok Boys Dry Fit Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>B0GW9L3S88</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>196979614611</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>RBK43829</t>
         </is>
       </c>
       <c r="C10" t="n">
-        <v>0.02552204176334107</v>
+        <v>0.023095623987</v>
       </c>
       <c r="D10" t="inlineStr"/>
       <c r="E10" t="inlineStr">
         <is>
           <t>Reebok Boys Dry Fit Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>B0GW9KW23L</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>196979614604</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>RBK43828</t>
         </is>
       </c>
       <c r="C11" t="n">
-        <v>0.02552204176334107</v>
+        <v>0.0182333873582</v>
       </c>
       <c r="D11" t="inlineStr"/>
       <c r="E11" t="inlineStr">
         <is>
           <t>Reebok Boys Dry Fit Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>B0GW9K5FLW</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>196979614598</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>RBK43827</t>
         </is>
       </c>
       <c r="C12" t="n">
-        <v>0.004640371229698376</v>
+        <v>0.0089141004862</v>
       </c>
       <c r="D12" t="inlineStr"/>
       <c r="E12" t="inlineStr">
         <is>
           <t>Reebok Boys Dry Fit Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>B0GW97CHTT</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>196979614628</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>RBK43830</t>
         </is>
       </c>
       <c r="C13" t="n">
-        <v>0.01160092807424594</v>
+        <v>0.0129659643436</v>
       </c>
       <c r="D13" t="inlineStr"/>
       <c r="E13" t="inlineStr">
         <is>
           <t>Reebok Boys Dry Fit Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>B0GW9GFHWC</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>196979614659</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>RBK43833</t>
         </is>
       </c>
       <c r="C14" t="n">
-        <v>0.03712296983758701</v>
+        <v>0.0259319286872</v>
       </c>
       <c r="D14" t="inlineStr"/>
       <c r="E14" t="inlineStr">
         <is>
           <t>Reebok Boys Dry Fit Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>B0GW99HHNS</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>196979614642</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>RBK43832</t>
         </is>
       </c>
       <c r="C15" t="n">
-        <v>0.02552204176334107</v>
+        <v>0.0445705024311</v>
       </c>
       <c r="D15" t="inlineStr"/>
       <c r="E15" t="inlineStr">
         <is>
           <t>Reebok Boys Dry Fit Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>B0GW9MBDHM</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>196979614635</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>RBK43831</t>
         </is>
       </c>
       <c r="C16" t="n">
-        <v>0.009280742459396751</v>
+        <v>0.0133711507293</v>
       </c>
       <c r="D16" t="inlineStr"/>
       <c r="E16" t="inlineStr">
         <is>
           <t>Reebok Boys Dry Fit Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>B0GW9MMNLF</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>196979614666</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>RBK43834</t>
         </is>
       </c>
       <c r="C17" t="n">
-        <v>0.02784222737819025</v>
+        <v>0.0202593192869</v>
       </c>
       <c r="D17" t="inlineStr"/>
       <c r="E17" t="inlineStr">
         <is>
           <t>Reebok Boys Dry Fit Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>B0GW9KYBQ4</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>196979614697</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>RBK43837</t>
         </is>
       </c>
       <c r="C18" t="n">
-        <v>0.04176334106728538</v>
+        <v>0.0433549432739</v>
       </c>
       <c r="D18" t="inlineStr"/>
       <c r="E18" t="inlineStr">
         <is>
           <t>Reebok Boys Dry Fit Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>B0GW9HGZRG</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>196979614680</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>RBK43836</t>
         </is>
       </c>
       <c r="C19" t="n">
-        <v>0.06264501160092807</v>
+        <v>0.047811993517</v>
       </c>
       <c r="D19" t="inlineStr"/>
       <c r="E19" t="inlineStr">
         <is>
           <t>Reebok Boys Dry Fit Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>B0GW9CPVTC</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>196979614673</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>RBK43835</t>
         </is>
       </c>
       <c r="C20" t="n">
-        <v>0.02320185614849188</v>
+        <v>0.0206645056726</v>
       </c>
       <c r="D20" t="inlineStr"/>
       <c r="E20" t="inlineStr">
         <is>
           <t>Reebok Boys Dry Fit Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>B0GW96YTLY</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>196979614703</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>RBK43838</t>
         </is>
       </c>
       <c r="C21" t="n">
-        <v>0.02320185614849188</v>
+        <v>0.0251215559157</v>
       </c>
       <c r="D21" t="inlineStr"/>
       <c r="E21" t="inlineStr">
         <is>
           <t>Reebok Boys Dry Fit Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>B0GW9HWXV3</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>196979614734</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>RBK43841</t>
         </is>
       </c>
       <c r="C22" t="n">
-        <v>0.06728538283062645</v>
+        <v>0.0490275526742</v>
       </c>
       <c r="D22" t="inlineStr"/>
       <c r="E22" t="inlineStr">
         <is>
           <t>Reebok Boys Dry Fit Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>B0GW9J9PX9</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>196979614727</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>RBK43840</t>
         </is>
       </c>
       <c r="C23" t="n">
-        <v>0.04408352668213457</v>
+        <v>0.0474068071313</v>
       </c>
       <c r="D23" t="inlineStr"/>
       <c r="E23" t="inlineStr">
         <is>
           <t>Reebok Boys Dry Fit Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>B0GW9HTV4S</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>196979614710</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>RBK43839</t>
         </is>
       </c>
       <c r="C24" t="n">
-        <v>0.03480278422273782</v>
+        <v>0.0202593192869</v>
       </c>
       <c r="D24" t="inlineStr"/>
       <c r="E24" t="inlineStr">
         <is>
           <t>Reebok Boys Dry Fit Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>B0GW9J47C2</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>196979614741</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>RBK43842</t>
         </is>
       </c>
       <c r="C25" t="n">
-        <v>0.03712296983758701</v>
+        <v>0.0344408427877</v>
       </c>
       <c r="D25" t="inlineStr"/>
       <c r="E25" t="inlineStr">
         <is>
           <t>Reebok Boys Dry Fit Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>B0GW9MB9HN</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>196979615014</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>RBK43869</t>
         </is>
       </c>
       <c r="C26" t="n">
-        <v>0.06919507376657394</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0130890052356</v>
+      </c>
+      <c r="D26" t="inlineStr"/>
       <c r="E26" t="inlineStr">
         <is>
           <t>Reebok Boys Dry Fit Short with Side Leg Logo</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>B0GW9JRTNL</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>196979615007</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>RBK43868</t>
         </is>
       </c>
       <c r="C27" t="n">
-        <v>0.04462738712530549</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0261780104712</v>
+      </c>
+      <c r="D27" t="inlineStr"/>
       <c r="E27" t="inlineStr">
         <is>
           <t>Reebok Boys Dry Fit Short with Side Leg Logo</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>B0GW9N4GHZ</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>196979614994</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>RBK43867</t>
         </is>
       </c>
       <c r="C28" t="n">
-        <v>0.01845090245022957</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0052356020942</v>
+      </c>
+      <c r="D28" t="inlineStr"/>
       <c r="E28" t="inlineStr">
         <is>
           <t>Reebok Boys Dry Fit Short with Side Leg Logo</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>B0GW9LZ6RG</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>196979615021</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>RBK43870</t>
         </is>
       </c>
       <c r="C29" t="n">
-        <v>0.04025346747089139</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0157068062827</v>
+      </c>
+      <c r="D29" t="inlineStr"/>
       <c r="E29" t="inlineStr">
         <is>
           <t>Reebok Boys Dry Fit Short with Side Leg Logo</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>B0GW9D3D7Q</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>196979615052</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>RBK43873</t>
         </is>
       </c>
       <c r="C30" t="n">
-        <v>0.06919507376657394</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.2251308900524</v>
+      </c>
+      <c r="D30" t="inlineStr"/>
       <c r="E30" t="inlineStr">
         <is>
           <t>Reebok Boys Dry Fit Short with Side Leg Logo</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>B0GW9LY9YG</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>196979615045</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>RBK43872</t>
         </is>
       </c>
       <c r="C31" t="n">
-        <v>0.04462738712530549</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.09685863874349999</v>
+      </c>
+      <c r="D31" t="inlineStr"/>
       <c r="E31" t="inlineStr">
         <is>
           <t>Reebok Boys Dry Fit Short with Side Leg Logo</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>B0GW99HHYX</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>196979615038</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>RBK43871</t>
         </is>
       </c>
       <c r="C32" t="n">
-        <v>0.01845090245022957</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0026178010471</v>
+      </c>
+      <c r="D32" t="inlineStr"/>
       <c r="E32" t="inlineStr">
         <is>
           <t>Reebok Boys Dry Fit Short with Side Leg Logo</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>B0GW9KGWH9</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>196979615069</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>RBK43874</t>
         </is>
       </c>
       <c r="C33" t="n">
-        <v>0.04025346747089139</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0837696335079</v>
+      </c>
+      <c r="D33" t="inlineStr"/>
       <c r="E33" t="inlineStr">
         <is>
           <t>Reebok Boys Dry Fit Short with Side Leg Logo</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>B0GW9LBSZ7</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>196979615090</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>RBK43877</t>
         </is>
       </c>
       <c r="C34" t="n">
-        <v>0.06919507376657394</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0340314136126</v>
+      </c>
+      <c r="D34" t="inlineStr"/>
       <c r="E34" t="inlineStr">
         <is>
           <t>Reebok Boys Dry Fit Short with Side Leg Logo</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>B0GW9M9M3W</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>196979615083</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>RBK43876</t>
         </is>
       </c>
       <c r="C35" t="n">
-        <v>0.04462738712530549</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0261780104712</v>
+      </c>
+      <c r="D35" t="inlineStr"/>
       <c r="E35" t="inlineStr">
         <is>
           <t>Reebok Boys Dry Fit Short with Side Leg Logo</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>B0GW9D4NWD</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>196979615076</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>RBK43875</t>
         </is>
       </c>
       <c r="C36" t="n">
-        <v>0.01845090245022957</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0026178010471</v>
+      </c>
+      <c r="D36" t="inlineStr"/>
       <c r="E36" t="inlineStr">
         <is>
           <t>Reebok Boys Dry Fit Short with Side Leg Logo</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>B0GW9JMW4Z</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>196979615106</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>RBK43878</t>
         </is>
       </c>
       <c r="C37" t="n">
-        <v>0.04025346747089139</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0314136125654</v>
+      </c>
+      <c r="D37" t="inlineStr"/>
       <c r="E37" t="inlineStr">
         <is>
           <t>Reebok Boys Dry Fit Short with Side Leg Logo</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>B0GW9CLWCH</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>196979615137</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>RBK43881</t>
         </is>
       </c>
       <c r="C38" t="n">
-        <v>0.06919507376657394</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0261780104712</v>
+      </c>
+      <c r="D38" t="inlineStr"/>
       <c r="E38" t="inlineStr">
         <is>
           <t>Reebok Boys Dry Fit Short with Side Leg Logo</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>B0GW9RHNY8</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>196979615120</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>RBK43880</t>
         </is>
       </c>
       <c r="C39" t="n">
-        <v>0.04462738712530549</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0157068062827</v>
+      </c>
+      <c r="D39" t="inlineStr"/>
       <c r="E39" t="inlineStr">
         <is>
           <t>Reebok Boys Dry Fit Short with Side Leg Logo</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>B0GW9KQ68B</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>196979615113</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>RBK43879</t>
         </is>
       </c>
       <c r="C40" t="n">
-        <v>0.01845090245022957</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0183246073298</v>
+      </c>
+      <c r="D40" t="inlineStr"/>
       <c r="E40" t="inlineStr">
         <is>
           <t>Reebok Boys Dry Fit Short with Side Leg Logo</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>B0GW9KJP3P</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>196979615144</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>RBK43882</t>
         </is>
       </c>
       <c r="C41" t="n">
-        <v>0.04025346747089139</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0235602094241</v>
+      </c>
+      <c r="D41" t="inlineStr"/>
       <c r="E41" t="inlineStr">
         <is>
           <t>Reebok Boys Dry Fit Short with Side Leg Logo</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>B0GW9JZBK1</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>196979615175</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>RBK43885</t>
         </is>
       </c>
       <c r="C42" t="n">
-        <v>0.06919507376657394</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0811518324607</v>
+      </c>
+      <c r="D42" t="inlineStr"/>
       <c r="E42" t="inlineStr">
         <is>
           <t>Reebok Boys Dry Fit Short with Side Leg Logo</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
           <t>B0GW9HCTMY</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>196979615168</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>RBK43884</t>
         </is>
       </c>
       <c r="C43" t="n">
-        <v>0.04462738712530549</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0706806282723</v>
+      </c>
+      <c r="D43" t="inlineStr"/>
       <c r="E43" t="inlineStr">
         <is>
           <t>Reebok Boys Dry Fit Short with Side Leg Logo</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
           <t>B0GW9JP3M2</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>196979615151</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>RBK43883</t>
         </is>
       </c>
       <c r="C44" t="n">
-        <v>0.01845090245022957</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0314136125654</v>
+      </c>
+      <c r="D44" t="inlineStr"/>
       <c r="E44" t="inlineStr">
         <is>
           <t>Reebok Boys Dry Fit Short with Side Leg Logo</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>B0GW9J95LK</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>196979615182</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>RBK43886</t>
         </is>
       </c>
       <c r="C45" t="n">
-        <v>0.04025346747089139</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0549738219895</v>
+      </c>
+      <c r="D45" t="inlineStr"/>
       <c r="E45" t="inlineStr">
         <is>
           <t>Reebok Boys Dry Fit Short with Side Leg Logo</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>B0GW96ZMRF</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>196979615212</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>RBK43889</t>
         </is>
       </c>
       <c r="C46" t="n">
-        <v>0.06919507376657394</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0287958115183</v>
+      </c>
+      <c r="D46" t="inlineStr"/>
       <c r="E46" t="inlineStr">
         <is>
           <t>Reebok Boys Dry Fit Short with Side Leg Logo</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>B0GW9LVBDW</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>196979615205</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>RBK43888</t>
         </is>
       </c>
       <c r="C47" t="n">
-        <v>0.04462738712530549</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0287958115183</v>
+      </c>
+      <c r="D47" t="inlineStr"/>
       <c r="E47" t="inlineStr">
         <is>
           <t>Reebok Boys Dry Fit Short with Side Leg Logo</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>B0GW9DSNQC</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>196979615199</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>RBK43887</t>
         </is>
       </c>
       <c r="C48" t="n">
-        <v>0.01845090245022957</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.020942408377</v>
+      </c>
+      <c r="D48" t="inlineStr"/>
       <c r="E48" t="inlineStr">
         <is>
           <t>Reebok Boys Dry Fit Short with Side Leg Logo</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>B0GW978QDV</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>196979615229</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>RBK43890</t>
         </is>
       </c>
       <c r="C49" t="n">
-        <v>0.04025346747089139</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0366492146597</v>
+      </c>
+      <c r="D49" t="inlineStr"/>
       <c r="E49" t="inlineStr">
         <is>
           <t>Reebok Boys Dry Fit Short with Side Leg Logo</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
           <t>B0GW9P964L</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>196979614772</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>RBK43845</t>
         </is>
       </c>
       <c r="C50" t="n">
-        <v>0.0234375</v>
+        <v>0.0206093189964</v>
       </c>
       <c r="D50" t="inlineStr"/>
       <c r="E50" t="inlineStr">
         <is>
           <t>Reebok Boys Dry Fit Short with Side Taping</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
           <t>B0GWFFVP2N</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>196979614765</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>RBK43844</t>
         </is>
       </c>
       <c r="C51" t="n">
-        <v>0.0234375</v>
+        <v>0.0125448028674</v>
       </c>
       <c r="D51" t="inlineStr"/>
       <c r="E51" t="inlineStr">
         <is>
           <t>Reebok Boys Dry Fit Short with Side Taping</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
           <t>B0GWFB1JSK</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>196979614758</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>RBK43843</t>
         </is>
       </c>
       <c r="C52" t="n">
-        <v>0.0078125</v>
+        <v>0.002688172043</v>
       </c>
       <c r="D52" t="inlineStr"/>
       <c r="E52" t="inlineStr">
         <is>
           <t>Reebok Boys Dry Fit Short with Side Taping</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
           <t>B0GWFCMYY5</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>196979614789</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>RBK43846</t>
         </is>
       </c>
       <c r="C53" t="n">
-        <v>0.0234375</v>
+        <v>0.0224014336918</v>
       </c>
       <c r="D53" t="inlineStr"/>
       <c r="E53" t="inlineStr">
         <is>
           <t>Reebok Boys Dry Fit Short with Side Taping</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
           <t>B0GWF7FQ6W</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>196979614819</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>RBK43849</t>
         </is>
       </c>
       <c r="C54" t="n">
-        <v>0.28125</v>
+        <v>0.2491039426523</v>
       </c>
       <c r="D54" t="inlineStr"/>
       <c r="E54" t="inlineStr">
         <is>
           <t>Reebok Boys Dry Fit Short with Side Taping</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>B0GWFKXGMF</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>196979614802</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>RBK43848</t>
         </is>
       </c>
       <c r="C55" t="n">
-        <v>0.0703125</v>
+        <v>0.086917562724</v>
       </c>
       <c r="D55" t="inlineStr"/>
       <c r="E55" t="inlineStr">
         <is>
           <t>Reebok Boys Dry Fit Short with Side Taping</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>B0GWFJ457F</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>196979614796</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>RBK43847</t>
         </is>
       </c>
       <c r="C56" t="n">
-        <v>0.01953125</v>
+        <v>0.0250896057348</v>
       </c>
       <c r="D56" t="inlineStr"/>
       <c r="E56" t="inlineStr">
         <is>
           <t>Reebok Boys Dry Fit Short with Side Taping</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
           <t>B0GWF9J64K</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>196979614826</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>RBK43850</t>
         </is>
       </c>
       <c r="C57" t="n">
-        <v>0.08984375</v>
+        <v>0.09318996415770001</v>
       </c>
       <c r="D57" t="inlineStr"/>
       <c r="E57" t="inlineStr">
         <is>
           <t>Reebok Boys Dry Fit Short with Side Taping</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
           <t>B0GWFJVY9B</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>196979614857</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>RBK43853</t>
         </is>
       </c>
       <c r="C58" t="n">
-        <v>0.01171875</v>
+        <v>0.0313620071685</v>
       </c>
       <c r="D58" t="inlineStr"/>
       <c r="E58" t="inlineStr">
         <is>
           <t>Reebok Boys Dry Fit Short with Side Taping</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
           <t>B0GWFDGL6L</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>196979614840</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>RBK43852</t>
         </is>
       </c>
       <c r="C59" t="n">
-        <v>0.0234375</v>
+        <v>0.0304659498208</v>
       </c>
       <c r="D59" t="inlineStr"/>
       <c r="E59" t="inlineStr">
         <is>
           <t>Reebok Boys Dry Fit Short with Side Taping</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
           <t>B0GWFDKVM3</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>196979614833</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>RBK43851</t>
         </is>
       </c>
       <c r="C60" t="n">
-        <v>0.01171875</v>
+        <v>0.008064516129000001</v>
       </c>
       <c r="D60" t="inlineStr"/>
       <c r="E60" t="inlineStr">
         <is>
           <t>Reebok Boys Dry Fit Short with Side Taping</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
           <t>B0GWFHNQ3M</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>196979614864</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>RBK43854</t>
         </is>
       </c>
       <c r="C61" t="n">
-        <v>0.0234375</v>
+        <v>0.0277777777778</v>
       </c>
       <c r="D61" t="inlineStr"/>
       <c r="E61" t="inlineStr">
         <is>
           <t>Reebok Boys Dry Fit Short with Side Taping</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
           <t>B0GWF83M6W</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>196979614895</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>RBK43857</t>
         </is>
       </c>
       <c r="C62" t="n">
-        <v>0.015625</v>
+        <v>0.0277777777778</v>
       </c>
       <c r="D62" t="inlineStr"/>
       <c r="E62" t="inlineStr">
         <is>
           <t>Reebok Boys Dry Fit Short with Side Taping</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
           <t>B0GWFQHSC4</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>196979614888</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>RBK43856</t>
         </is>
       </c>
       <c r="C63" t="n">
-        <v>0.015625</v>
+        <v>0.0286738351254</v>
       </c>
       <c r="D63" t="inlineStr"/>
       <c r="E63" t="inlineStr">
         <is>
           <t>Reebok Boys Dry Fit Short with Side Taping</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
           <t>B0GWFF5PCD</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>196979614871</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>RBK43855</t>
         </is>
       </c>
       <c r="C64" t="n">
-        <v>0.0078125</v>
+        <v>0.0062724014337</v>
       </c>
       <c r="D64" t="inlineStr"/>
       <c r="E64" t="inlineStr">
         <is>
           <t>Reebok Boys Dry Fit Short with Side Taping</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>B0GWFTPZV5</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>196979614901</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>RBK43858</t>
         </is>
       </c>
       <c r="C65" t="n">
-        <v>0.01171875</v>
+        <v>0.0295698924731</v>
       </c>
       <c r="D65" t="inlineStr"/>
       <c r="E65" t="inlineStr">
         <is>
           <t>Reebok Boys Dry Fit Short with Side Taping</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
           <t>B0GWFFPVZR</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>196979614932</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>RBK43861</t>
         </is>
       </c>
       <c r="C66" t="n">
-        <v>0.02734375</v>
+        <v>0.0268817204301</v>
       </c>
       <c r="D66" t="inlineStr"/>
       <c r="E66" t="inlineStr">
         <is>
           <t>Reebok Boys Dry Fit Short with Side Taping</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
           <t>B0GWFF48PS</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>196979614925</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>RBK43860</t>
         </is>
       </c>
       <c r="C67" t="n">
-        <v>0.0390625</v>
+        <v>0.0385304659498</v>
       </c>
       <c r="D67" t="inlineStr"/>
       <c r="E67" t="inlineStr">
         <is>
           <t>Reebok Boys Dry Fit Short with Side Taping</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
           <t>B0GWFCD6N3</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>196979614918</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>RBK43859</t>
         </is>
       </c>
       <c r="C68" t="n">
-        <v>0.05078125</v>
+        <v>0.0125448028674</v>
       </c>
       <c r="D68" t="inlineStr"/>
       <c r="E68" t="inlineStr">
         <is>
           <t>Reebok Boys Dry Fit Short with Side Taping</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
           <t>B0GWFJ6K2T</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>196979614949</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>RBK43862</t>
         </is>
       </c>
       <c r="C69" t="n">
-        <v>0.02734375</v>
+        <v>0.0179211469534</v>
       </c>
       <c r="D69" t="inlineStr"/>
       <c r="E69" t="inlineStr">
         <is>
           <t>Reebok Boys Dry Fit Short with Side Taping</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
           <t>B0GWFPPZ54</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>196979614970</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>RBK43865</t>
         </is>
       </c>
       <c r="C70" t="n">
-        <v>0.04296875</v>
+        <v>0.0600358422939</v>
       </c>
       <c r="D70" t="inlineStr"/>
       <c r="E70" t="inlineStr">
         <is>
           <t>Reebok Boys Dry Fit Short with Side Taping</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
           <t>B0GWFCY148</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>196979614963</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>RBK43864</t>
         </is>
       </c>
       <c r="C71" t="n">
-        <v>0.0546875</v>
+        <v>0.0752688172043</v>
       </c>
       <c r="D71" t="inlineStr"/>
       <c r="E71" t="inlineStr">
         <is>
           <t>Reebok Boys Dry Fit Short with Side Taping</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
           <t>B0GWF8XMLK</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>196979614956</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>RBK43863</t>
         </is>
       </c>
       <c r="C72" t="n">
-        <v>0.0625</v>
+        <v>0.0286738351254</v>
       </c>
       <c r="D72" t="inlineStr"/>
       <c r="E72" t="inlineStr">
         <is>
           <t>Reebok Boys Dry Fit Short with Side Taping</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
           <t>B0GWFCQ7FY</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>196979614987</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>RBK43866</t>
         </is>
       </c>
       <c r="C73" t="n">
-        <v>0.03515625</v>
+        <v>0.0376344086022</v>
       </c>
       <c r="D73" t="inlineStr"/>
       <c r="E73" t="inlineStr">
         <is>
           <t>Reebok Boys Dry Fit Short with Side Taping</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
           <t>B0GWFCQ7FZ</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>196979614291</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>RBK43797</t>
         </is>
       </c>
       <c r="C74" t="n">
-        <v>0.04778212654924984</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0234375</v>
+      </c>
+      <c r="D74" t="inlineStr"/>
       <c r="E74" t="inlineStr">
         <is>
           <t>Reebok Boys Dry Fit Tank with Left Chest Logo</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
           <t>B0GWKGWZP9</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>196979614284</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>RBK43796</t>
         </is>
       </c>
       <c r="C75" t="n">
-        <v>0.04778212654924984</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0104166666667</v>
+      </c>
+      <c r="D75" t="inlineStr"/>
       <c r="E75" t="inlineStr">
         <is>
           <t>Reebok Boys Dry Fit Tank with Left Chest Logo</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
           <t>B0GWK2ZWBT</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>196979614277</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>RBK43795</t>
         </is>
       </c>
       <c r="C76" t="n">
-        <v>0.02478799739073712</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0078125</v>
+      </c>
+      <c r="D76" t="inlineStr"/>
       <c r="E76" t="inlineStr">
         <is>
           <t>Reebok Boys Dry Fit Tank with Left Chest Logo</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
           <t>B0GWKF5MGN</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>196979614307</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>RBK43798</t>
         </is>
       </c>
       <c r="C77" t="n">
-        <v>0.04631441617742988</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0208333333333</v>
+      </c>
+      <c r="D77" t="inlineStr"/>
       <c r="E77" t="inlineStr">
         <is>
           <t>Reebok Boys Dry Fit Tank with Left Chest Logo</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
           <t>B0GWKDGNWQ</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>196979614338</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>RBK43801</t>
         </is>
       </c>
       <c r="C78" t="n">
-        <v>0.04778212654924984</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.1640625</v>
+      </c>
+      <c r="D78" t="inlineStr"/>
       <c r="E78" t="inlineStr">
         <is>
           <t>Reebok Boys Dry Fit Tank with Left Chest Logo</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
           <t>B0GWK8BBKH</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>196979614321</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>RBK43800</t>
         </is>
       </c>
       <c r="C79" t="n">
-        <v>0.04778212654924984</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.1484375</v>
+      </c>
+      <c r="D79" t="inlineStr"/>
       <c r="E79" t="inlineStr">
         <is>
           <t>Reebok Boys Dry Fit Tank with Left Chest Logo</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
           <t>B0GWKPZ4M5</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>196979614314</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>RBK43799</t>
         </is>
       </c>
       <c r="C80" t="n">
-        <v>0.02478799739073712</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0286458333333</v>
+      </c>
+      <c r="D80" t="inlineStr"/>
       <c r="E80" t="inlineStr">
         <is>
           <t>Reebok Boys Dry Fit Tank with Left Chest Logo</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
           <t>B0GWKDGFX3</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>196979614345</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>RBK43802</t>
         </is>
       </c>
       <c r="C81" t="n">
-        <v>0.04631441617742988</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0859375</v>
+      </c>
+      <c r="D81" t="inlineStr"/>
       <c r="E81" t="inlineStr">
         <is>
           <t>Reebok Boys Dry Fit Tank with Left Chest Logo</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
           <t>B0GWKBD9K4</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>196979614376</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>RBK43805</t>
         </is>
       </c>
       <c r="C82" t="n">
-        <v>0.04778212654924984</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.06510416666670001</v>
+      </c>
+      <c r="D82" t="inlineStr"/>
       <c r="E82" t="inlineStr">
         <is>
           <t>Reebok Boys Dry Fit Tank with Left Chest Logo</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
           <t>B0GWKCSXFX</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>196979614369</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>RBK43804</t>
         </is>
       </c>
       <c r="C83" t="n">
-        <v>0.04778212654924984</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0338541666667</v>
+      </c>
+      <c r="D83" t="inlineStr"/>
       <c r="E83" t="inlineStr">
         <is>
           <t>Reebok Boys Dry Fit Tank with Left Chest Logo</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
           <t>B0GWK9B95B</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>196979614352</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>RBK43803</t>
         </is>
       </c>
       <c r="C84" t="n">
-        <v>0.02478799739073712</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0286458333333</v>
+      </c>
+      <c r="D84" t="inlineStr"/>
       <c r="E84" t="inlineStr">
         <is>
           <t>Reebok Boys Dry Fit Tank with Left Chest Logo</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
           <t>B0GWKGPFY9</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>196979614383</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>RBK43806</t>
         </is>
       </c>
       <c r="C85" t="n">
-        <v>0.04631441617742988</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0208333333333</v>
+      </c>
+      <c r="D85" t="inlineStr"/>
       <c r="E85" t="inlineStr">
         <is>
           <t>Reebok Boys Dry Fit Tank with Left Chest Logo</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
           <t>B0GWK3MDBK</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>196979614413</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>RBK43809</t>
         </is>
       </c>
       <c r="C86" t="n">
-        <v>0.04778212654924984</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0364583333333</v>
+      </c>
+      <c r="D86" t="inlineStr"/>
       <c r="E86" t="inlineStr">
         <is>
           <t>Reebok Boys Dry Fit Tank with Left Chest Logo</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
           <t>B0GWKK2QCL</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>196979614406</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>RBK43808</t>
         </is>
       </c>
       <c r="C87" t="n">
-        <v>0.04778212654924984</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0208333333333</v>
+      </c>
+      <c r="D87" t="inlineStr"/>
       <c r="E87" t="inlineStr">
         <is>
           <t>Reebok Boys Dry Fit Tank with Left Chest Logo</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
           <t>B0GWKKJ672</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>196979614390</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>RBK43807</t>
         </is>
       </c>
       <c r="C88" t="n">
-        <v>0.02478799739073712</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0104166666667</v>
+      </c>
+      <c r="D88" t="inlineStr"/>
       <c r="E88" t="inlineStr">
         <is>
           <t>Reebok Boys Dry Fit Tank with Left Chest Logo</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
           <t>B0GWKF1H4P</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>196979614420</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>RBK43810</t>
         </is>
       </c>
       <c r="C89" t="n">
-        <v>0.04631441617742988</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0208333333333</v>
+      </c>
+      <c r="D89" t="inlineStr"/>
       <c r="E89" t="inlineStr">
         <is>
           <t>Reebok Boys Dry Fit Tank with Left Chest Logo</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
           <t>B0GWKBZN74</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>196979614451</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>RBK43813</t>
         </is>
       </c>
       <c r="C90" t="n">
-        <v>0.04778212654924984</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.046875</v>
+      </c>
+      <c r="D90" t="inlineStr"/>
       <c r="E90" t="inlineStr">
         <is>
           <t>Reebok Boys Dry Fit Tank with Left Chest Logo</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
           <t>B0GWKC7NHW</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>196979614444</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>RBK43812</t>
         </is>
       </c>
       <c r="C91" t="n">
-        <v>0.04778212654924984</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0416666666667</v>
+      </c>
+      <c r="D91" t="inlineStr"/>
       <c r="E91" t="inlineStr">
         <is>
           <t>Reebok Boys Dry Fit Tank with Left Chest Logo</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
           <t>B0GWKC1YHM</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>196979614437</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>RBK43811</t>
         </is>
       </c>
       <c r="C92" t="n">
-        <v>0.02478799739073712</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0416666666667</v>
+      </c>
+      <c r="D92" t="inlineStr"/>
       <c r="E92" t="inlineStr">
         <is>
           <t>Reebok Boys Dry Fit Tank with Left Chest Logo</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
           <t>B0GWK91CSK</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>196979614468</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>RBK43814</t>
         </is>
       </c>
       <c r="C93" t="n">
-        <v>0.04631441617742988</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.046875</v>
+      </c>
+      <c r="D93" t="inlineStr"/>
       <c r="E93" t="inlineStr">
         <is>
           <t>Reebok Boys Dry Fit Tank with Left Chest Logo</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
           <t>B0GWK9G9BP</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>196979614499</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>RBK43817</t>
         </is>
       </c>
       <c r="C94" t="n">
-        <v>0.04778212654924984</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0390625</v>
+      </c>
+      <c r="D94" t="inlineStr"/>
       <c r="E94" t="inlineStr">
         <is>
           <t>Reebok Boys Dry Fit Tank with Left Chest Logo</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
           <t>B0GWKGLRB2</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>196979614482</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>RBK43816</t>
         </is>
       </c>
       <c r="C95" t="n">
-        <v>0.04778212654924984</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.03125</v>
+      </c>
+      <c r="D95" t="inlineStr"/>
       <c r="E95" t="inlineStr">
         <is>
           <t>Reebok Boys Dry Fit Tank with Left Chest Logo</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
           <t>B0GWK2CCP5</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>196979614475</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>RBK43815</t>
         </is>
       </c>
       <c r="C96" t="n">
-        <v>0.02478799739073712</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0052083333333</v>
+      </c>
+      <c r="D96" t="inlineStr"/>
       <c r="E96" t="inlineStr">
         <is>
           <t>Reebok Boys Dry Fit Tank with Left Chest Logo</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
           <t>B0GWK992Z2</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>196979614505</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>RBK43818</t>
         </is>
       </c>
       <c r="C97" t="n">
-        <v>0.04631441617742988</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0208333333333</v>
+      </c>
+      <c r="D97" t="inlineStr"/>
       <c r="E97" t="inlineStr">
         <is>
           <t>Reebok Boys Dry Fit Tank with Left Chest Logo</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
           <t>B0GWKD9QVR</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>196979618657</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>RBK44233</t>
         </is>
       </c>
       <c r="C98" t="n">
-        <v>0.04630710128659651</v>
+        <v>0.0463071012866</v>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
           <t>Reebok Boys LS Rashguard with Left Chest Logo</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
           <t>B0GWRW6Y8W</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>196979618640</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>RBK44232</t>
         </is>
       </c>
       <c r="C99" t="n">
-        <v>0.04315821839910794</v>
+        <v>0.0431582183991</v>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
           <t>Reebok Boys LS Rashguard with Left Chest Logo</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
           <t>B0GWRTHTPN</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>196979618633</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>RBK44231</t>
         </is>
       </c>
       <c r="C100" t="n">
-        <v>0.03185928568517839</v>
+        <v>0.0318592856852</v>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
           <t>Reebok Boys LS Rashguard with Left Chest Logo</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
           <t>B0GWRN21BX</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>196979618664</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>RBK44234</t>
         </is>
       </c>
       <c r="C101" t="n">
-        <v>0.04612187288145012</v>
+        <v>0.0461218728815</v>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
           <t>Reebok Boys LS Rashguard with Left Chest Logo</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
           <t>B0GWRWGYBC</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>196979618695</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>RBK44237</t>
         </is>
       </c>
       <c r="C102" t="n">
-        <v>0.04630710128659651</v>
+        <v>0.0463071012866</v>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
           <t>Reebok Boys LS Rashguard with Left Chest Logo</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
           <t>B0GWRL1PVG</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>196979618688</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>RBK44236</t>
         </is>
       </c>
       <c r="C103" t="n">
-        <v>0.04315821839910794</v>
+        <v>0.0431582183991</v>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
           <t>Reebok Boys LS Rashguard with Left Chest Logo</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
           <t>B0GWRVH3QP</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>196979618671</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>RBK44235</t>
         </is>
       </c>
       <c r="C104" t="n">
-        <v>0.03185928568517839</v>
+        <v>0.0318592856852</v>
       </c>
       <c r="D104" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
           <t>Reebok Boys LS Rashguard with Left Chest Logo</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
           <t>B0GWRVCBRQ</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>196979618701</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>RBK44238</t>
         </is>
       </c>
       <c r="C105" t="n">
-        <v>0.04612187288145012</v>
+        <v>0.0461218728815</v>
       </c>
       <c r="D105" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
           <t>Reebok Boys LS Rashguard with Left Chest Logo</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
           <t>B0GWRS1J9R</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>196979618732</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>RBK44241</t>
         </is>
       </c>
       <c r="C106" t="n">
-        <v>0.04630710128659651</v>
+        <v>0.0463071012866</v>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
           <t>Reebok Boys LS Rashguard with Left Chest Logo</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
           <t>B0GWRRGB5K</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>196979618725</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>RBK44240</t>
         </is>
       </c>
       <c r="C107" t="n">
-        <v>0.04315821839910794</v>
+        <v>0.0431582183991</v>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
           <t>Reebok Boys LS Rashguard with Left Chest Logo</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
           <t>B0GWRZDW9P</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>196979618718</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>RBK44239</t>
         </is>
       </c>
       <c r="C108" t="n">
-        <v>0.03185928568517839</v>
+        <v>0.0318592856852</v>
       </c>
       <c r="D108" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
           <t>Reebok Boys LS Rashguard with Left Chest Logo</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
           <t>B0GWRMJVJJ</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>196979618749</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>RBK44242</t>
         </is>
       </c>
       <c r="C109" t="n">
-        <v>0.04612187288145012</v>
+        <v>0.0461218728815</v>
       </c>
       <c r="D109" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
           <t>Reebok Boys LS Rashguard with Left Chest Logo</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
           <t>B0GWRLL9YJ</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>196979618770</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>RBK44245</t>
         </is>
       </c>
       <c r="C110" t="n">
-        <v>0.04630710128659651</v>
+        <v>0.0463071012866</v>
       </c>
       <c r="D110" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
           <t>Reebok Boys LS Rashguard with Left Chest Logo</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
           <t>B0GWRT676Q</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>196979618763</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>RBK44244</t>
         </is>
       </c>
       <c r="C111" t="n">
-        <v>0.04315821839910794</v>
+        <v>0.0431582183991</v>
       </c>
       <c r="D111" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
           <t>Reebok Boys LS Rashguard with Left Chest Logo</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
           <t>B0GWRT72KM</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>196979618756</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>RBK44243</t>
         </is>
       </c>
       <c r="C112" t="n">
-        <v>0.03185928568517839</v>
+        <v>0.0318592856852</v>
       </c>
       <c r="D112" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
           <t>Reebok Boys LS Rashguard with Left Chest Logo</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
           <t>B0GWRHLR96</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>196979618787</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>RBK44246</t>
         </is>
       </c>
       <c r="C113" t="n">
-        <v>0.04612187288145012</v>
+        <v>0.0461218728815</v>
       </c>
       <c r="D113" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
           <t>Reebok Boys LS Rashguard with Left Chest Logo</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
           <t>B0GWRV9CVG</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>196979618817</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>RBK44249</t>
         </is>
       </c>
       <c r="C114" t="n">
-        <v>0.04630710128659651</v>
+        <v>0.0463071012866</v>
       </c>
       <c r="D114" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
           <t>Reebok Boys LS Rashguard with Left Chest Logo</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
           <t>B0GWRV8KTB</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>196979618800</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>RBK44248</t>
         </is>
       </c>
       <c r="C115" t="n">
-        <v>0.04315821839910794</v>
+        <v>0.0431582183991</v>
       </c>
       <c r="D115" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
           <t>Reebok Boys LS Rashguard with Left Chest Logo</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
           <t>B0GWRMYBMP</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>196979618794</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>RBK44247</t>
         </is>
       </c>
       <c r="C116" t="n">
-        <v>0.03185928568517839</v>
+        <v>0.0318592856852</v>
       </c>
       <c r="D116" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
           <t>Reebok Boys LS Rashguard with Left Chest Logo</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
           <t>B0GWRPXTMW</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>196979618824</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>RBK44250</t>
         </is>
       </c>
       <c r="C117" t="n">
-        <v>0.04612187288145012</v>
+        <v>0.0461218728815</v>
       </c>
       <c r="D117" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
           <t>Reebok Boys LS Rashguard with Left Chest Logo</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
           <t>B0GWRP4CQQ</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>196979618855</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>RBK44253</t>
         </is>
       </c>
       <c r="C118" t="n">
-        <v>0.04630710128659651</v>
+        <v>0.0463071012866</v>
       </c>
       <c r="D118" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
           <t>Reebok Boys LS Rashguard with Left Chest Logo</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
           <t>B0GWRLVFCG</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>196979618848</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>RBK44252</t>
         </is>
       </c>
       <c r="C119" t="n">
-        <v>0.04315821839910794</v>
+        <v>0.0431582183991</v>
       </c>
       <c r="D119" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
           <t>Reebok Boys LS Rashguard with Left Chest Logo</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
           <t>B0GWS1DHYV</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>196979618831</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>RBK44251</t>
         </is>
       </c>
       <c r="C120" t="n">
-        <v>0.03185928568517839</v>
+        <v>0.0318592856852</v>
       </c>
       <c r="D120" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
           <t>Reebok Boys LS Rashguard with Left Chest Logo</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
           <t>B0GWRTWFHR</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>196979618862</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>RBK44254</t>
         </is>
       </c>
       <c r="C121" t="n">
-        <v>0.04612187288145012</v>
+        <v>0.0461218728815</v>
       </c>
       <c r="D121" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
           <t>Reebok Boys LS Rashguard with Left Chest Logo</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
           <t>B0GWRRHY5B</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t>196979615731</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>RBK43941</t>
         </is>
       </c>
       <c r="C122" t="n">
-        <v>0.0248868778280543</v>
+        <v>0.0240529164161</v>
       </c>
       <c r="D122" t="inlineStr"/>
       <c r="E122" t="inlineStr">
         <is>
           <t>Reebok Boys Mesh Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
           <t>B0GW9D58XM</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>196979615724</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>RBK43940</t>
         </is>
       </c>
       <c r="C123" t="n">
-        <v>0.02262443438914027</v>
+        <v>0.0210463018641</v>
       </c>
       <c r="D123" t="inlineStr"/>
       <c r="E123" t="inlineStr">
         <is>
           <t>Reebok Boys Mesh Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
           <t>B0GW9G16LT</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>196979615717</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>RBK43939</t>
         </is>
       </c>
       <c r="C124" t="n">
-        <v>0.002262443438914027</v>
+        <v>0.0108238123873</v>
       </c>
       <c r="D124" t="inlineStr"/>
       <c r="E124" t="inlineStr">
         <is>
           <t>Reebok Boys Mesh Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
           <t>B0GW9G23D7</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
           <t>196979615748</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>RBK43942</t>
         </is>
       </c>
       <c r="C125" t="n">
-        <v>0.01131221719457014</v>
+        <v>0.0162357185809</v>
       </c>
       <c r="D125" t="inlineStr"/>
       <c r="E125" t="inlineStr">
         <is>
           <t>Reebok Boys Mesh Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
           <t>B0GW9794LS</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>196979615779</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>RBK43945</t>
         </is>
       </c>
       <c r="C126" t="n">
-        <v>0.3755656108597285</v>
+        <v>0.3072760072159</v>
       </c>
       <c r="D126" t="inlineStr"/>
       <c r="E126" t="inlineStr">
         <is>
           <t>Reebok Boys Mesh Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
           <t>B0GW9CR8ZY</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t>196979615762</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>RBK43944</t>
         </is>
       </c>
       <c r="C127" t="n">
-        <v>0.08144796380090498</v>
+        <v>0.1040288634997</v>
       </c>
       <c r="D127" t="inlineStr"/>
       <c r="E127" t="inlineStr">
         <is>
           <t>Reebok Boys Mesh Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
           <t>B0GW9137WP</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
           <t>196979615755</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>RBK43943</t>
         </is>
       </c>
       <c r="C128" t="n">
-        <v>0.03846153846153846</v>
+        <v>0.0384846662658</v>
       </c>
       <c r="D128" t="inlineStr"/>
       <c r="E128" t="inlineStr">
         <is>
           <t>Reebok Boys Mesh Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
           <t>B0GW9F3KB7</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
           <t>196979615786</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>RBK43946</t>
         </is>
       </c>
       <c r="C129" t="n">
-        <v>0.07466063348416289</v>
+        <v>0.08719182200840001</v>
       </c>
       <c r="D129" t="inlineStr"/>
       <c r="E129" t="inlineStr">
         <is>
           <t>Reebok Boys Mesh Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
           <t>B0GW96XCG3</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
           <t>196979615816</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>RBK43949</t>
         </is>
       </c>
       <c r="C130" t="n">
-        <v>0.01809954751131222</v>
+        <v>0.0126277811185</v>
       </c>
       <c r="D130" t="inlineStr"/>
       <c r="E130" t="inlineStr">
         <is>
           <t>Reebok Boys Mesh Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
           <t>B0GW9767ZZ</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
           <t>196979615809</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>RBK43948</t>
         </is>
       </c>
       <c r="C131" t="n">
-        <v>0.01131221719457014</v>
+        <v>0.0162357185809</v>
       </c>
       <c r="D131" t="inlineStr"/>
       <c r="E131" t="inlineStr">
         <is>
           <t>Reebok Boys Mesh Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
           <t>B0GW9CD6CF</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
           <t>196979615793</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>RBK43947</t>
         </is>
       </c>
       <c r="C132" t="n">
-        <v>0.004524886877828055</v>
+        <v>0.006013229104</v>
       </c>
       <c r="D132" t="inlineStr"/>
       <c r="E132" t="inlineStr">
         <is>
           <t>Reebok Boys Mesh Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
           <t>B0GW97F4SG</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
           <t>196979615823</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>RBK43950</t>
         </is>
       </c>
       <c r="C133" t="n">
-        <v>0.01131221719457014</v>
+        <v>0.0138304269393</v>
       </c>
       <c r="D133" t="inlineStr"/>
       <c r="E133" t="inlineStr">
         <is>
           <t>Reebok Boys Mesh Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
           <t>B0GW96XCG4</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
           <t>196979615854</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>RBK43953</t>
         </is>
       </c>
       <c r="C134" t="n">
-        <v>0.01357466063348416</v>
+        <v>0.0138304269393</v>
       </c>
       <c r="D134" t="inlineStr"/>
       <c r="E134" t="inlineStr">
         <is>
           <t>Reebok Boys Mesh Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
           <t>B0GW97XY1S</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
           <t>196979615847</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>RBK43952</t>
         </is>
       </c>
       <c r="C135" t="n">
-        <v>0.01131221719457014</v>
+        <v>0.0150330727601</v>
       </c>
       <c r="D135" t="inlineStr"/>
       <c r="E135" t="inlineStr">
         <is>
           <t>Reebok Boys Mesh Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
           <t>B0GW97F4SF</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
           <t>196979615830</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>RBK43951</t>
         </is>
       </c>
       <c r="C136" t="n">
-        <v>0.02036199095022624</v>
+        <v>0.0072158749248</v>
       </c>
       <c r="D136" t="inlineStr"/>
       <c r="E136" t="inlineStr">
         <is>
           <t>Reebok Boys Mesh Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
           <t>B0GW9JHBR8</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
           <t>196979615861</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>RBK43954</t>
         </is>
       </c>
       <c r="C137" t="n">
-        <v>0.004524886877828055</v>
+        <v>0.0180396873121</v>
       </c>
       <c r="D137" t="inlineStr"/>
       <c r="E137" t="inlineStr">
         <is>
           <t>Reebok Boys Mesh Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
           <t>B0GW9CXTFQ</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
           <t>196979615892</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>RBK43957</t>
         </is>
       </c>
       <c r="C138" t="n">
-        <v>0.05656108597285068</v>
+        <v>0.0444978953698</v>
       </c>
       <c r="D138" t="inlineStr"/>
       <c r="E138" t="inlineStr">
         <is>
           <t>Reebok Boys Mesh Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
           <t>B0GW9BM9WH</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
           <t>196979615885</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>RBK43956</t>
         </is>
       </c>
       <c r="C139" t="n">
-        <v>0.04298642533936652</v>
+        <v>0.043295249549</v>
       </c>
       <c r="D139" t="inlineStr"/>
       <c r="E139" t="inlineStr">
         <is>
           <t>Reebok Boys Mesh Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
           <t>B0GW99H7GW</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
           <t>196979615878</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>RBK43955</t>
         </is>
       </c>
       <c r="C140" t="n">
-        <v>0.02036199095022624</v>
+        <v>0.0216476247745</v>
       </c>
       <c r="D140" t="inlineStr"/>
       <c r="E140" t="inlineStr">
         <is>
           <t>Reebok Boys Mesh Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
           <t>B0GW92JSJ2</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
           <t>196979615908</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>RBK43958</t>
         </is>
       </c>
       <c r="C141" t="n">
-        <v>0.02714932126696833</v>
+        <v>0.0282621767889</v>
       </c>
       <c r="D141" t="inlineStr"/>
       <c r="E141" t="inlineStr">
         <is>
           <t>Reebok Boys Mesh Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
           <t>B0GW9CWQJP</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
           <t>196979615939</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>RBK43961</t>
         </is>
       </c>
       <c r="C142" t="n">
-        <v>0.03846153846153846</v>
+        <v>0.0408899579074</v>
       </c>
       <c r="D142" t="inlineStr"/>
       <c r="E142" t="inlineStr">
         <is>
           <t>Reebok Boys Mesh Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
           <t>B0GW9BZNDJ</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
           <t>196979615922</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>RBK43960</t>
         </is>
       </c>
       <c r="C143" t="n">
-        <v>0.04524886877828054</v>
+        <v>0.0505111244738</v>
       </c>
       <c r="D143" t="inlineStr"/>
       <c r="E143" t="inlineStr">
         <is>
           <t>Reebok Boys Mesh Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
           <t>B0GW9CKNRZ</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
           <t>196979615915</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>RBK43959</t>
         </is>
       </c>
       <c r="C144" t="n">
-        <v>0.01357466063348416</v>
+        <v>0.0288634996993</v>
       </c>
       <c r="D144" t="inlineStr"/>
       <c r="E144" t="inlineStr">
         <is>
           <t>Reebok Boys Mesh Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
           <t>B0GW96QPDF</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
           <t>196979615946</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>RBK43962</t>
         </is>
       </c>
       <c r="C145" t="n">
-        <v>0.02941176470588235</v>
+        <v>0.0300661455201</v>
       </c>
       <c r="D145" t="inlineStr"/>
       <c r="E145" t="inlineStr">
         <is>
           <t>Reebok Boys Mesh Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
           <t>B0GW9G26KP</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
           <t>196979615977</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>RBK43965</t>
         </is>
       </c>
       <c r="C146" t="n">
-        <v>0.06919507376657394</v>
+        <v>0.0691950737666</v>
       </c>
       <c r="D146" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
           <t>Reebok Boys Mesh Short with Leg Opening Taping</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
           <t>B0GWRLXXYN</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
           <t>196979615960</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>RBK43964</t>
         </is>
       </c>
       <c r="C147" t="n">
-        <v>0.04462738712530549</v>
+        <v>0.0446273871253</v>
       </c>
       <c r="D147" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
           <t>Reebok Boys Mesh Short with Leg Opening Taping</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
           <t>B0GWRTT16D</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
           <t>196979615953</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>RBK43963</t>
         </is>
       </c>
       <c r="C148" t="n">
-        <v>0.01845090245022957</v>
+        <v>0.0184509024502</v>
       </c>
       <c r="D148" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
           <t>Reebok Boys Mesh Short with Leg Opening Taping</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
           <t>B0GWRTDGZ1</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
           <t>196979615984</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>RBK43966</t>
         </is>
       </c>
       <c r="C149" t="n">
-        <v>0.04025346747089139</v>
+        <v>0.0402534674709</v>
       </c>
       <c r="D149" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
           <t>Reebok Boys Mesh Short with Leg Opening Taping</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
           <t>B0GWRT3W3Z</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
           <t>196979616011</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>RBK43969</t>
         </is>
       </c>
       <c r="C150" t="n">
-        <v>0.06919507376657394</v>
+        <v>0.0691950737666</v>
       </c>
       <c r="D150" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
           <t>Reebok Boys Mesh Short with Leg Opening Taping</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
           <t>B0GWRZ917X</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
           <t>196979616004</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>RBK43968</t>
         </is>
       </c>
       <c r="C151" t="n">
-        <v>0.04462738712530549</v>
+        <v>0.0446273871253</v>
       </c>
       <c r="D151" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
           <t>Reebok Boys Mesh Short with Leg Opening Taping</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
           <t>B0GWRV1PXC</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
           <t>196979615991</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>RBK43967</t>
         </is>
       </c>
       <c r="C152" t="n">
-        <v>0.01845090245022957</v>
+        <v>0.0184509024502</v>
       </c>
       <c r="D152" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
           <t>Reebok Boys Mesh Short with Leg Opening Taping</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
           <t>B0GWRSWVST</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
           <t>196979616028</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
           <t>RBK43970</t>
         </is>
       </c>
       <c r="C153" t="n">
-        <v>0.04025346747089139</v>
+        <v>0.0402534674709</v>
       </c>
       <c r="D153" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
           <t>Reebok Boys Mesh Short with Leg Opening Taping</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
           <t>B0GWRSXLWL</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
           <t>196979616059</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
           <t>RBK43973</t>
         </is>
       </c>
       <c r="C154" t="n">
-        <v>0.06919507376657394</v>
+        <v>0.0691950737666</v>
       </c>
       <c r="D154" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
           <t>Reebok Boys Mesh Short with Leg Opening Taping</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
           <t>B0GWRSL9C4</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
           <t>196979616042</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t>RBK43972</t>
         </is>
       </c>
       <c r="C155" t="n">
-        <v>0.04462738712530549</v>
+        <v>0.0446273871253</v>
       </c>
       <c r="D155" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
           <t>Reebok Boys Mesh Short with Leg Opening Taping</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
           <t>B0GWRTF8LH</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
           <t>196979616035</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>RBK43971</t>
         </is>
       </c>
       <c r="C156" t="n">
-        <v>0.01845090245022957</v>
+        <v>0.0184509024502</v>
       </c>
       <c r="D156" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
           <t>Reebok Boys Mesh Short with Leg Opening Taping</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
           <t>B0GWRS36F9</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
           <t>196979616066</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <t>RBK43974</t>
         </is>
       </c>
       <c r="C157" t="n">
-        <v>0.04025346747089139</v>
+        <v>0.0402534674709</v>
       </c>
       <c r="D157" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
           <t>Reebok Boys Mesh Short with Leg Opening Taping</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
           <t>B0GWRZG52W</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
           <t>196979616097</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>RBK43977</t>
         </is>
       </c>
       <c r="C158" t="n">
-        <v>0.06919507376657394</v>
+        <v>0.0691950737666</v>
       </c>
       <c r="D158" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
           <t>Reebok Boys Mesh Short with Leg Opening Taping</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
           <t>B0GWRYDM8K</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
           <t>196979616080</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
           <t>RBK43976</t>
         </is>
       </c>
       <c r="C159" t="n">
-        <v>0.04462738712530549</v>
+        <v>0.0446273871253</v>
       </c>
       <c r="D159" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
           <t>Reebok Boys Mesh Short with Leg Opening Taping</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
           <t>B0GWRMXN5C</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
           <t>196979616073</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
           <t>RBK43975</t>
         </is>
       </c>
       <c r="C160" t="n">
-        <v>0.01845090245022957</v>
+        <v>0.0184509024502</v>
       </c>
       <c r="D160" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
           <t>Reebok Boys Mesh Short with Leg Opening Taping</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
           <t>B0GWRTZ9YS</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
           <t>196979616103</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
           <t>RBK43978</t>
         </is>
       </c>
       <c r="C161" t="n">
-        <v>0.04025346747089139</v>
+        <v>0.0402534674709</v>
       </c>
       <c r="D161" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
           <t>Reebok Boys Mesh Short with Leg Opening Taping</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
           <t>B0GWRVLJDJ</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
           <t>196979616134</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <t>RBK43981</t>
         </is>
       </c>
       <c r="C162" t="n">
-        <v>0.06919507376657394</v>
+        <v>0.0691950737666</v>
       </c>
       <c r="D162" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
           <t>Reebok Boys Mesh Short with Leg Opening Taping</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
           <t>B0GWRTFZ7D</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
           <t>196979616127</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
           <t>RBK43980</t>
         </is>
       </c>
       <c r="C163" t="n">
-        <v>0.04462738712530549</v>
+        <v>0.0446273871253</v>
       </c>
       <c r="D163" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
           <t>Reebok Boys Mesh Short with Leg Opening Taping</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
           <t>B0GWRM9VJF</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
           <t>196979616110</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
           <t>RBK43979</t>
         </is>
       </c>
       <c r="C164" t="n">
-        <v>0.01845090245022957</v>
+        <v>0.0184509024502</v>
       </c>
       <c r="D164" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
           <t>Reebok Boys Mesh Short with Leg Opening Taping</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
           <t>B0GWRLT5J1</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
           <t>196979616141</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
           <t>RBK43982</t>
         </is>
       </c>
       <c r="C165" t="n">
-        <v>0.04025346747089139</v>
+        <v>0.0402534674709</v>
       </c>
       <c r="D165" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
           <t>Reebok Boys Mesh Short with Leg Opening Taping</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
           <t>B0GWRYBXJX</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
           <t>196979616172</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
           <t>RBK43985</t>
         </is>
       </c>
       <c r="C166" t="n">
-        <v>0.06919507376657394</v>
+        <v>0.0691950737666</v>
       </c>
       <c r="D166" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
           <t>Reebok Boys Mesh Short with Leg Opening Taping</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
           <t>B0GWRMKMRK</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
           <t>196979616165</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
           <t>RBK43984</t>
         </is>
       </c>
       <c r="C167" t="n">
-        <v>0.04462738712530549</v>
+        <v>0.0446273871253</v>
       </c>
       <c r="D167" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
           <t>Reebok Boys Mesh Short with Leg Opening Taping</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
           <t>B0GWRRGDX8</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
           <t>196979616158</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
           <t>RBK43983</t>
         </is>
       </c>
       <c r="C168" t="n">
-        <v>0.01845090245022957</v>
+        <v>0.0184509024502</v>
       </c>
       <c r="D168" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
           <t>Reebok Boys Mesh Short with Leg Opening Taping</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
           <t>B0GWRRWM97</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
           <t>196979616189</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
           <t>RBK43986</t>
         </is>
       </c>
       <c r="C169" t="n">
-        <v>0.04025346747089139</v>
+        <v>0.0402534674709</v>
       </c>
       <c r="D169" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
           <t>Reebok Boys Mesh Short with Leg Opening Taping</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
           <t>B0GWS1FSJ3</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
           <t>196979616219</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
           <t>RBK43989</t>
         </is>
       </c>
       <c r="C170" t="n">
-        <v>0.02846975088967971</v>
+        <v>0.0269565217391</v>
       </c>
       <c r="D170" t="inlineStr"/>
       <c r="E170" t="inlineStr">
         <is>
           <t>Reebok Boys Mesh Short with Side Taping</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
           <t>B0GW9MVYWB</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
           <t>196979616202</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
           <t>RBK43988</t>
         </is>
       </c>
       <c r="C171" t="n">
-        <v>0.03914590747330961</v>
+        <v>0.0130434782609</v>
       </c>
       <c r="D171" t="inlineStr"/>
       <c r="E171" t="inlineStr">
         <is>
           <t>Reebok Boys Mesh Short with Side Taping</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
           <t>B0GW9K8VJT</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
           <t>196979616196</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
           <t>RBK43987</t>
         </is>
       </c>
       <c r="C172" t="n">
-        <v>0.01067615658362989</v>
+        <v>0.0086956521739</v>
       </c>
       <c r="D172" t="inlineStr"/>
       <c r="E172" t="inlineStr">
         <is>
           <t>Reebok Boys Mesh Short with Side Taping</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
           <t>B0GW9MTS9K</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
           <t>196979616226</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
           <t>RBK43990</t>
         </is>
       </c>
       <c r="C173" t="n">
-        <v>0.01067615658362989</v>
+        <v>0.0104347826087</v>
       </c>
       <c r="D173" t="inlineStr"/>
       <c r="E173" t="inlineStr">
         <is>
           <t>Reebok Boys Mesh Short with Side Taping</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
           <t>B0GW9LZM86</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
           <t>196979616257</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
           <t>RBK43993</t>
         </is>
       </c>
       <c r="C174" t="n">
-        <v>0.1743772241992882</v>
+        <v>0.2260869565217</v>
       </c>
       <c r="D174" t="inlineStr"/>
       <c r="E174" t="inlineStr">
         <is>
           <t>Reebok Boys Mesh Short with Side Taping</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
           <t>B0GW9GW4CR</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
           <t>196979616240</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t>RBK43992</t>
         </is>
       </c>
       <c r="C175" t="n">
-        <v>0.06049822064056939</v>
+        <v>0.0591304347826</v>
       </c>
       <c r="D175" t="inlineStr"/>
       <c r="E175" t="inlineStr">
         <is>
           <t>Reebok Boys Mesh Short with Side Taping</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
           <t>B0GW9LKD55</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
           <t>196979616233</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
           <t>RBK43991</t>
         </is>
       </c>
       <c r="C176" t="n">
-        <v>0.03558718861209965</v>
+        <v>0.02</v>
       </c>
       <c r="D176" t="inlineStr"/>
       <c r="E176" t="inlineStr">
         <is>
           <t>Reebok Boys Mesh Short with Side Taping</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
           <t>B0GW9P5M2X</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
           <t>196979616264</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
           <t>RBK43994</t>
         </is>
       </c>
       <c r="C177" t="n">
-        <v>0.03914590747330961</v>
+        <v>0.08</v>
       </c>
       <c r="D177" t="inlineStr"/>
       <c r="E177" t="inlineStr">
         <is>
           <t>Reebok Boys Mesh Short with Side Taping</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
           <t>B0GW9L3JKN</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
           <t>196979616295</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
           <t>RBK43997</t>
         </is>
       </c>
       <c r="C178" t="n">
-        <v>0.03202846975088968</v>
+        <v>0.0252173913043</v>
       </c>
       <c r="D178" t="inlineStr"/>
       <c r="E178" t="inlineStr">
         <is>
           <t>Reebok Boys Mesh Short with Side Taping</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
           <t>B0GW9J9V73</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
           <t>196979616288</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
           <t>RBK43996</t>
         </is>
       </c>
       <c r="C179" t="n">
-        <v>0.01779359430604982</v>
+        <v>0.0182608695652</v>
       </c>
       <c r="D179" t="inlineStr"/>
       <c r="E179" t="inlineStr">
         <is>
           <t>Reebok Boys Mesh Short with Side Taping</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
           <t>B0GW98RHLJ</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
           <t>196979616271</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t>RBK43995</t>
         </is>
       </c>
       <c r="C180" t="n">
-        <v>0.01067615658362989</v>
+        <v>0.0078260869565</v>
       </c>
       <c r="D180" t="inlineStr"/>
       <c r="E180" t="inlineStr">
         <is>
           <t>Reebok Boys Mesh Short with Side Taping</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
           <t>B0GW9KGM7Q</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
           <t>196979616301</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
           <t>RBK43998</t>
         </is>
       </c>
       <c r="C181" t="n">
-        <v>0.01067615658362989</v>
+        <v>0.0182608695652</v>
       </c>
       <c r="D181" t="inlineStr"/>
       <c r="E181" t="inlineStr">
         <is>
           <t>Reebok Boys Mesh Short with Side Taping</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
           <t>B0GW9HSP3N</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
           <t>196979616332</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
           <t>RBK44001</t>
         </is>
       </c>
       <c r="C182" t="n">
-        <v>0.02135231316725979</v>
+        <v>0.0130434782609</v>
       </c>
       <c r="D182" t="inlineStr"/>
       <c r="E182" t="inlineStr">
         <is>
           <t>Reebok Boys Mesh Short with Side Taping</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
           <t>B0GW9PPF38</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
           <t>196979616325</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>RBK44000</t>
         </is>
       </c>
       <c r="C183" t="n">
-        <v>0.02491103202846975</v>
+        <v>0.0147826086957</v>
       </c>
       <c r="D183" t="inlineStr"/>
       <c r="E183" t="inlineStr">
         <is>
           <t>Reebok Boys Mesh Short with Side Taping</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
           <t>B0GW9GS8P4</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
           <t>196979616318</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
           <t>RBK43999</t>
         </is>
       </c>
       <c r="C184" t="n">
-        <v>0.007117437722419928</v>
+        <v>0.0017391304348</v>
       </c>
       <c r="D184" t="inlineStr"/>
       <c r="E184" t="inlineStr">
         <is>
           <t>Reebok Boys Mesh Short with Side Taping</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
           <t>B0GW9GRKL7</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
           <t>196979616349</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
           <t>RBK44002</t>
         </is>
       </c>
       <c r="C185" t="n">
-        <v>0.02491103202846975</v>
+        <v>0.0165217391304</v>
       </c>
       <c r="D185" t="inlineStr"/>
       <c r="E185" t="inlineStr">
         <is>
           <t>Reebok Boys Mesh Short with Side Taping</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
           <t>B0GW9JSGKL</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
           <t>196979616370</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
           <t>RBK44005</t>
         </is>
       </c>
       <c r="C186" t="n">
-        <v>0.07473309608540925</v>
+        <v>0.0695652173913</v>
       </c>
       <c r="D186" t="inlineStr"/>
       <c r="E186" t="inlineStr">
         <is>
           <t>Reebok Boys Mesh Short with Side Taping</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
           <t>B0GW9C6NWR</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
           <t>196979616363</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
           <t>RBK44004</t>
         </is>
       </c>
       <c r="C187" t="n">
-        <v>0.07473309608540925</v>
+        <v>0.0513043478261</v>
       </c>
       <c r="D187" t="inlineStr"/>
       <c r="E187" t="inlineStr">
         <is>
           <t>Reebok Boys Mesh Short with Side Taping</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H187" t="inlineStr">
         <is>
           <t>B0GW9H5M76</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
           <t>196979616356</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
           <t>RBK44003</t>
         </is>
       </c>
       <c r="C188" t="n">
-        <v>0.03202846975088968</v>
+        <v>0.0365217391304</v>
       </c>
       <c r="D188" t="inlineStr"/>
       <c r="E188" t="inlineStr">
         <is>
           <t>Reebok Boys Mesh Short with Side Taping</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
           <t>B0GW9GV9J2</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
           <t>196979616387</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
           <t>RBK44006</t>
         </is>
       </c>
       <c r="C189" t="n">
-        <v>0.06049822064056939</v>
+        <v>0.0608695652174</v>
       </c>
       <c r="D189" t="inlineStr"/>
       <c r="E189" t="inlineStr">
         <is>
           <t>Reebok Boys Mesh Short with Side Taping</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H189" t="inlineStr">
         <is>
           <t>B0GW9CTMFY</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
           <t>196979616417</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
           <t>RBK44009</t>
         </is>
       </c>
       <c r="C190" t="n">
-        <v>0.07473309608540925</v>
+        <v>0.0721739130435</v>
       </c>
       <c r="D190" t="inlineStr"/>
       <c r="E190" t="inlineStr">
         <is>
           <t>Reebok Boys Mesh Short with Side Taping</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H190" t="inlineStr">
         <is>
           <t>B0GW9CZQDS</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
           <t>196979616400</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
           <t>RBK44008</t>
         </is>
       </c>
       <c r="C191" t="n">
-        <v>0.03202846975088968</v>
+        <v>0.0565217391304</v>
       </c>
       <c r="D191" t="inlineStr"/>
       <c r="E191" t="inlineStr">
         <is>
           <t>Reebok Boys Mesh Short with Side Taping</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H191" t="inlineStr">
         <is>
           <t>B0GW9TX17V</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
           <t>196979616394</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
           <t>RBK44007</t>
         </is>
       </c>
       <c r="C192" t="n">
-        <v>0.05338078291814947</v>
+        <v>0.0339130434783</v>
       </c>
       <c r="D192" t="inlineStr"/>
       <c r="E192" t="inlineStr">
         <is>
           <t>Reebok Boys Mesh Short with Side Taping</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H192" t="inlineStr">
         <is>
           <t>B0GW9J48BY</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
           <t>196979616424</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
           <t>RBK44010</t>
         </is>
       </c>
       <c r="C193" t="n">
-        <v>0.0498220640569395</v>
+        <v>0.0591304347826</v>
       </c>
       <c r="D193" t="inlineStr"/>
       <c r="E193" t="inlineStr">
         <is>
           <t>Reebok Boys Mesh Short with Side Taping</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
           <t>B0GW9L1C3F</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
           <t>196979615496</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
           <t>RBK43917</t>
         </is>
       </c>
       <c r="C194" t="n">
-        <v>0.04778212654924984</v>
+        <v>0.0477821265492</v>
       </c>
       <c r="D194" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
           <t>Reebok Boys Mesh Tank with High Chest Logo</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
           <t>B0GW9J72ZW</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
           <t>196979615489</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
           <t>RBK43916</t>
         </is>
       </c>
       <c r="C195" t="n">
-        <v>0.04778212654924984</v>
+        <v>0.0477821265492</v>
       </c>
       <c r="D195" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
           <t>Reebok Boys Mesh Tank with High Chest Logo</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
           <t>B0GW9F9BD3</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
           <t>196979615472</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
           <t>RBK43915</t>
         </is>
       </c>
       <c r="C196" t="n">
-        <v>0.02478799739073712</v>
+        <v>0.0247879973907</v>
       </c>
       <c r="D196" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
           <t>Reebok Boys Mesh Tank with High Chest Logo</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
           <t>B0GW9H6YPY</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
           <t>196979615502</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
           <t>RBK43918</t>
         </is>
       </c>
       <c r="C197" t="n">
-        <v>0.04631441617742988</v>
+        <v>0.0463144161774</v>
       </c>
       <c r="D197" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
           <t>Reebok Boys Mesh Tank with High Chest Logo</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
           <t>B0GW9P4NVN</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
           <t>196979615533</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
           <t>RBK43921</t>
         </is>
       </c>
       <c r="C198" t="n">
-        <v>0.04778212654924984</v>
+        <v>0.0477821265492</v>
       </c>
       <c r="D198" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
           <t>Reebok Boys Mesh Tank with High Chest Logo</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H198" t="inlineStr">
         <is>
           <t>B0GW9HTB51</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
           <t>196979615526</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
           <t>RBK43920</t>
         </is>
       </c>
       <c r="C199" t="n">
-        <v>0.04778212654924984</v>
+        <v>0.0477821265492</v>
       </c>
       <c r="D199" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
           <t>Reebok Boys Mesh Tank with High Chest Logo</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G199" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H199" t="inlineStr">
         <is>
           <t>B0GW9M6RM4</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
           <t>196979615519</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
           <t>RBK43919</t>
         </is>
       </c>
       <c r="C200" t="n">
-        <v>0.02478799739073712</v>
+        <v>0.0247879973907</v>
       </c>
       <c r="D200" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
           <t>Reebok Boys Mesh Tank with High Chest Logo</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H200" t="inlineStr">
         <is>
           <t>B0GW9J7Y55</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
           <t>196979615540</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
           <t>RBK43922</t>
         </is>
       </c>
       <c r="C201" t="n">
-        <v>0.04631441617742988</v>
+        <v>0.0463144161774</v>
       </c>
       <c r="D201" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
           <t>Reebok Boys Mesh Tank with High Chest Logo</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
           <t>B0GW9TRXY9</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
           <t>196979615571</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
           <t>RBK43925</t>
         </is>
       </c>
       <c r="C202" t="n">
-        <v>0.04778212654924984</v>
+        <v>0.0477821265492</v>
       </c>
       <c r="D202" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
           <t>Reebok Boys Mesh Tank with High Chest Logo</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
           <t>B0GW9CRR17</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
           <t>196979615564</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
           <t>RBK43924</t>
         </is>
       </c>
       <c r="C203" t="n">
-        <v>0.04778212654924984</v>
+        <v>0.0477821265492</v>
       </c>
       <c r="D203" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
           <t>Reebok Boys Mesh Tank with High Chest Logo</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
           <t>B0GW9GD2JV</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
           <t>196979615557</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
           <t>RBK43923</t>
         </is>
       </c>
       <c r="C204" t="n">
-        <v>0.02478799739073712</v>
+        <v>0.0247879973907</v>
       </c>
       <c r="D204" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
           <t>Reebok Boys Mesh Tank with High Chest Logo</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H204" t="inlineStr">
         <is>
           <t>B0GW96WJMK</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
           <t>196979615588</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
           <t>RBK43926</t>
         </is>
       </c>
       <c r="C205" t="n">
-        <v>0.04631441617742988</v>
+        <v>0.0463144161774</v>
       </c>
       <c r="D205" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
           <t>Reebok Boys Mesh Tank with High Chest Logo</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H205" t="inlineStr">
         <is>
           <t>B0GW9H1NY7</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
           <t>196979615618</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
           <t>RBK43929</t>
         </is>
       </c>
       <c r="C206" t="n">
-        <v>0.04778212654924984</v>
+        <v>0.0477821265492</v>
       </c>
       <c r="D206" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
           <t>Reebok Boys Mesh Tank with High Chest Logo</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H206" t="inlineStr">
         <is>
           <t>B0GW9JPJ55</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
           <t>196979615601</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
           <t>RBK43928</t>
         </is>
       </c>
       <c r="C207" t="n">
-        <v>0.04778212654924984</v>
+        <v>0.0477821265492</v>
       </c>
       <c r="D207" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
           <t>Reebok Boys Mesh Tank with High Chest Logo</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H207" t="inlineStr">
         <is>
           <t>B0GW99J2RW</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
           <t>196979615595</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
           <t>RBK43927</t>
         </is>
       </c>
       <c r="C208" t="n">
-        <v>0.02478799739073712</v>
+        <v>0.0247879973907</v>
       </c>
       <c r="D208" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
           <t>Reebok Boys Mesh Tank with High Chest Logo</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H208" t="inlineStr">
         <is>
           <t>B0GW9JLY5R</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
           <t>196979615625</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
           <t>RBK43930</t>
         </is>
       </c>
       <c r="C209" t="n">
-        <v>0.04631441617742988</v>
+        <v>0.0463144161774</v>
       </c>
       <c r="D209" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
           <t>Reebok Boys Mesh Tank with High Chest Logo</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G209" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H209" t="inlineStr">
         <is>
           <t>B0GW93CXZJ</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
           <t>196979615656</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
           <t>RBK43933</t>
         </is>
       </c>
       <c r="C210" t="n">
-        <v>0.04778212654924984</v>
+        <v>0.0477821265492</v>
       </c>
       <c r="D210" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
           <t>Reebok Boys Mesh Tank with High Chest Logo</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H210" t="inlineStr">
         <is>
           <t>B0GW9D6QQT</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
           <t>196979615649</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
           <t>RBK43932</t>
         </is>
       </c>
       <c r="C211" t="n">
-        <v>0.04778212654924984</v>
+        <v>0.0477821265492</v>
       </c>
       <c r="D211" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
           <t>Reebok Boys Mesh Tank with High Chest Logo</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H211" t="inlineStr">
         <is>
           <t>B0GW9JBW2D</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
           <t>196979615632</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
           <t>RBK43931</t>
         </is>
       </c>
       <c r="C212" t="n">
-        <v>0.02478799739073712</v>
+        <v>0.0247879973907</v>
       </c>
       <c r="D212" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
           <t>Reebok Boys Mesh Tank with High Chest Logo</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H212" t="inlineStr">
         <is>
           <t>B0GW9LHV7S</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
           <t>196979615663</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
           <t>RBK43934</t>
         </is>
       </c>
       <c r="C213" t="n">
-        <v>0.04631441617742988</v>
+        <v>0.0463144161774</v>
       </c>
       <c r="D213" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
           <t>Reebok Boys Mesh Tank with High Chest Logo</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H213" t="inlineStr">
         <is>
           <t>B0GW9PPCNN</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
           <t>196979615694</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
           <t>RBK43937</t>
         </is>
       </c>
       <c r="C214" t="n">
-        <v>0.04778212654924984</v>
+        <v>0.0477821265492</v>
       </c>
       <c r="D214" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
           <t>Reebok Boys Mesh Tank with High Chest Logo</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G214" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H214" t="inlineStr">
         <is>
           <t>B0GW9JYX3V</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
           <t>196979615687</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
           <t>RBK43936</t>
         </is>
       </c>
       <c r="C215" t="n">
-        <v>0.04778212654924984</v>
+        <v>0.0477821265492</v>
       </c>
       <c r="D215" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
           <t>Reebok Boys Mesh Tank with High Chest Logo</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H215" t="inlineStr">
         <is>
           <t>B0GW9C9L94</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
           <t>196979615670</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
           <t>RBK43935</t>
         </is>
       </c>
       <c r="C216" t="n">
-        <v>0.02478799739073712</v>
+        <v>0.0247879973907</v>
       </c>
       <c r="D216" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
           <t>Reebok Boys Mesh Tank with High Chest Logo</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H216" t="inlineStr">
         <is>
           <t>B0GW9K54M9</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
           <t>196979615700</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
           <t>RBK43938</t>
         </is>
       </c>
       <c r="C217" t="n">
-        <v>0.04631441617742988</v>
+        <v>0.0463144161774</v>
       </c>
       <c r="D217" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
           <t>Reebok Boys Mesh Tank with High Chest Logo</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H217" t="inlineStr">
         <is>
           <t>B0GW9CSTSK</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
           <t>196979616936</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
           <t>RBK44061</t>
         </is>
       </c>
       <c r="C218" t="n">
-        <v>0.06623225364152249</v>
+        <v>0.0662322536415</v>
       </c>
       <c r="D218" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
           <t>Reebok Boys SS Cotton Crew Shirt with Circle Chest Logo</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H218" t="inlineStr">
         <is>
           <t>B0GWRCKT4M</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
           <t>196979616929</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
           <t>RBK44060</t>
         </is>
       </c>
       <c r="C219" t="n">
-        <v>0.03935556982622048</v>
+        <v>0.0393555698262</v>
       </c>
       <c r="D219" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
           <t>Reebok Boys SS Cotton Crew Shirt with Circle Chest Logo</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H219" t="inlineStr">
         <is>
           <t>B0GWRQ9TZR</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
           <t>196979616912</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
           <t>RBK44059</t>
         </is>
       </c>
       <c r="C220" t="n">
-        <v>0.01623327865030657</v>
+        <v>0.0162332786503</v>
       </c>
       <c r="D220" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E220" t="inlineStr">
         <is>
           <t>Reebok Boys SS Cotton Crew Shirt with Circle Chest Logo</t>
         </is>
       </c>
       <c r="F220" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G220" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H220" t="inlineStr">
         <is>
           <t>B0GWRSS857</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
           <t>196979616943</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
           <t>RBK44062</t>
         </is>
       </c>
       <c r="C221" t="n">
-        <v>0.0450169555522819</v>
+        <v>0.0450169555523</v>
       </c>
       <c r="D221" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
           <t>Reebok Boys SS Cotton Crew Shirt with Circle Chest Logo</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H221" t="inlineStr">
         <is>
           <t>B0GWRSZT5T</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
           <t>196979616974</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
           <t>RBK44065</t>
         </is>
       </c>
       <c r="C222" t="n">
-        <v>0.06623225364152249</v>
+        <v>0.0662322536415</v>
       </c>
       <c r="D222" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
           <t>Reebok Boys SS Cotton Crew Shirt with Circle Chest Logo</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H222" t="inlineStr">
         <is>
           <t>B0GWRRLDV5</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
           <t>196979616967</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
           <t>RBK44064</t>
         </is>
       </c>
       <c r="C223" t="n">
-        <v>0.03935556982622048</v>
+        <v>0.0393555698262</v>
       </c>
       <c r="D223" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
           <t>Reebok Boys SS Cotton Crew Shirt with Circle Chest Logo</t>
         </is>
       </c>
       <c r="F223" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G223" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H223" t="inlineStr">
         <is>
           <t>B0GWRQ54XK</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
           <t>196979616950</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
           <t>RBK44063</t>
         </is>
       </c>
       <c r="C224" t="n">
-        <v>0.01623327865030657</v>
+        <v>0.0162332786503</v>
       </c>
       <c r="D224" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
           <t>Reebok Boys SS Cotton Crew Shirt with Circle Chest Logo</t>
         </is>
       </c>
       <c r="F224" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G224" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H224" t="inlineStr">
         <is>
           <t>B0GWRM8GLK</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
           <t>196979616981</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
           <t>RBK44066</t>
         </is>
       </c>
       <c r="C225" t="n">
-        <v>0.0450169555522819</v>
+        <v>0.0450169555523</v>
       </c>
       <c r="D225" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
           <t>Reebok Boys SS Cotton Crew Shirt with Circle Chest Logo</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G225" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H225" t="inlineStr">
         <is>
           <t>B0GWRWMBK3</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
           <t>196979617018</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
           <t>RBK44069</t>
         </is>
       </c>
       <c r="C226" t="n">
-        <v>0.06623225364152249</v>
+        <v>0.0662322536415</v>
       </c>
       <c r="D226" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
           <t>Reebok Boys SS Cotton Crew Shirt with Circle Chest Logo</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G226" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H226" t="inlineStr">
         <is>
           <t>B0GWRMRSY8</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
           <t>196979617001</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
           <t>RBK44068</t>
         </is>
       </c>
       <c r="C227" t="n">
-        <v>0.03935556982622048</v>
+        <v>0.0393555698262</v>
       </c>
       <c r="D227" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
         <is>
           <t>Reebok Boys SS Cotton Crew Shirt with Circle Chest Logo</t>
         </is>
       </c>
       <c r="F227" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G227" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H227" t="inlineStr">
         <is>
           <t>B0GWRYC8R7</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
           <t>196979616998</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
           <t>RBK44067</t>
         </is>
       </c>
       <c r="C228" t="n">
-        <v>0.01623327865030657</v>
+        <v>0.0162332786503</v>
       </c>
       <c r="D228" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E228" t="inlineStr">
         <is>
           <t>Reebok Boys SS Cotton Crew Shirt with Circle Chest Logo</t>
         </is>
       </c>
       <c r="F228" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G228" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H228" t="inlineStr">
         <is>
           <t>B0GWRTYJJX</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
           <t>196979617025</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
           <t>RBK44070</t>
         </is>
       </c>
       <c r="C229" t="n">
-        <v>0.0450169555522819</v>
+        <v>0.0450169555523</v>
       </c>
       <c r="D229" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E229" t="inlineStr">
         <is>
           <t>Reebok Boys SS Cotton Crew Shirt with Circle Chest Logo</t>
         </is>
       </c>
       <c r="F229" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G229" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H229" t="inlineStr">
         <is>
           <t>B0GWRQY6LX</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
           <t>196979617056</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
           <t>RBK44073</t>
         </is>
       </c>
       <c r="C230" t="n">
-        <v>0.06623225364152249</v>
+        <v>0.0662322536415</v>
       </c>
       <c r="D230" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E230" t="inlineStr">
         <is>
           <t>Reebok Boys SS Cotton Crew Shirt with Circle Chest Logo</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G230" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H230" t="inlineStr">
         <is>
           <t>B0GWRQZ5TK</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
           <t>196979617049</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
           <t>RBK44072</t>
         </is>
       </c>
       <c r="C231" t="n">
-        <v>0.03935556982622048</v>
+        <v>0.0393555698262</v>
       </c>
       <c r="D231" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E231" t="inlineStr">
         <is>
           <t>Reebok Boys SS Cotton Crew Shirt with Circle Chest Logo</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G231" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H231" t="inlineStr">
         <is>
           <t>B0GWRTWYBP</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
           <t>196979617032</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
           <t>RBK44071</t>
         </is>
       </c>
       <c r="C232" t="n">
-        <v>0.01623327865030657</v>
+        <v>0.0162332786503</v>
       </c>
       <c r="D232" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E232" t="inlineStr">
         <is>
           <t>Reebok Boys SS Cotton Crew Shirt with Circle Chest Logo</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G232" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H232" t="inlineStr">
         <is>
           <t>B0GWRWC9Q1</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
           <t>196979617063</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
           <t>RBK44074</t>
         </is>
       </c>
       <c r="C233" t="n">
-        <v>0.0450169555522819</v>
+        <v>0.0450169555523</v>
       </c>
       <c r="D233" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E233" t="inlineStr">
         <is>
           <t>Reebok Boys SS Cotton Crew Shirt with Circle Chest Logo</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G233" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H233" t="inlineStr">
         <is>
           <t>B0GWRP1KS1</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
           <t>196979617094</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
           <t>RBK44077</t>
         </is>
       </c>
       <c r="C234" t="n">
-        <v>0.06623225364152249</v>
+        <v>0.0662322536415</v>
       </c>
       <c r="D234" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E234" t="inlineStr">
         <is>
           <t>Reebok Boys SS Cotton Crew Shirt with Circle Chest Logo</t>
         </is>
       </c>
       <c r="F234" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G234" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H234" t="inlineStr">
         <is>
           <t>B0GWRWL248</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
           <t>196979617087</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
           <t>RBK44076</t>
         </is>
       </c>
       <c r="C235" t="n">
-        <v>0.03935556982622048</v>
+        <v>0.0393555698262</v>
       </c>
       <c r="D235" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
           <t>Reebok Boys SS Cotton Crew Shirt with Circle Chest Logo</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G235" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H235" t="inlineStr">
         <is>
           <t>B0GWRM36G7</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
           <t>196979617070</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
           <t>RBK44075</t>
         </is>
       </c>
       <c r="C236" t="n">
-        <v>0.01623327865030657</v>
+        <v>0.0162332786503</v>
       </c>
       <c r="D236" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E236" t="inlineStr">
         <is>
           <t>Reebok Boys SS Cotton Crew Shirt with Circle Chest Logo</t>
         </is>
       </c>
       <c r="F236" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G236" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H236" t="inlineStr">
         <is>
           <t>B0GWRSD3K2</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
           <t>196979617100</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
           <t>RBK44078</t>
         </is>
       </c>
       <c r="C237" t="n">
-        <v>0.0450169555522819</v>
+        <v>0.0450169555523</v>
       </c>
       <c r="D237" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E237" t="inlineStr">
         <is>
           <t>Reebok Boys SS Cotton Crew Shirt with Circle Chest Logo</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G237" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H237" t="inlineStr">
         <is>
           <t>B0GWRM81TK</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
           <t>196979617131</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
           <t>RBK44081</t>
         </is>
       </c>
       <c r="C238" t="n">
-        <v>0.06623225364152249</v>
+        <v>0.0662322536415</v>
       </c>
       <c r="D238" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E238" t="inlineStr">
         <is>
           <t>Reebok Boys SS Cotton Crew Shirt with Circle Chest Logo</t>
         </is>
       </c>
       <c r="F238" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G238" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H238" t="inlineStr">
         <is>
           <t>B0GWRKTXNJ</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
           <t>196979617124</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
           <t>RBK44080</t>
         </is>
       </c>
       <c r="C239" t="n">
-        <v>0.03935556982622048</v>
+        <v>0.0393555698262</v>
       </c>
       <c r="D239" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E239" t="inlineStr">
         <is>
           <t>Reebok Boys SS Cotton Crew Shirt with Circle Chest Logo</t>
         </is>
       </c>
       <c r="F239" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G239" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H239" t="inlineStr">
         <is>
           <t>B0GWRM36G8</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
           <t>196979617117</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
           <t>RBK44079</t>
         </is>
       </c>
       <c r="C240" t="n">
-        <v>0.01623327865030657</v>
+        <v>0.0162332786503</v>
       </c>
       <c r="D240" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E240" t="inlineStr">
         <is>
           <t>Reebok Boys SS Cotton Crew Shirt with Circle Chest Logo</t>
         </is>
       </c>
       <c r="F240" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G240" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H240" t="inlineStr">
         <is>
           <t>B0GWRTTKD2</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
           <t>196979617148</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
           <t>RBK44082</t>
         </is>
       </c>
       <c r="C241" t="n">
-        <v>0.0450169555522819</v>
+        <v>0.0450169555523</v>
       </c>
       <c r="D241" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E241" t="inlineStr">
         <is>
           <t>Reebok Boys SS Cotton Crew Shirt with Circle Chest Logo</t>
         </is>
       </c>
       <c r="F241" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G241" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H241" t="inlineStr">
         <is>
           <t>B0GWRSXL28</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
           <t>196979616455</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
           <t>RBK44013</t>
         </is>
       </c>
       <c r="C242" t="n">
-        <v>0.06623225364152249</v>
+        <v>0.0662322536415</v>
       </c>
       <c r="D242" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E242" t="inlineStr">
         <is>
           <t>Reebok Boys SS Cotton Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F242" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G242" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H242" t="inlineStr">
         <is>
           <t>B0GWRTVH95</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
           <t>196979616448</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
           <t>RBK44012</t>
         </is>
       </c>
       <c r="C243" t="n">
-        <v>0.03935556982622048</v>
+        <v>0.0393555698262</v>
       </c>
       <c r="D243" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E243" t="inlineStr">
         <is>
           <t>Reebok Boys SS Cotton Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F243" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G243" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H243" t="inlineStr">
         <is>
           <t>B0GWRSMNMV</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
           <t>196979616431</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
           <t>RBK44011</t>
         </is>
       </c>
       <c r="C244" t="n">
-        <v>0.01623327865030657</v>
+        <v>0.0162332786503</v>
       </c>
       <c r="D244" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E244" t="inlineStr">
         <is>
           <t>Reebok Boys SS Cotton Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F244" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G244" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H244" t="inlineStr">
         <is>
           <t>B0GWRHY3WD</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
           <t>196979616462</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
           <t>RBK44014</t>
         </is>
       </c>
       <c r="C245" t="n">
-        <v>0.0450169555522819</v>
+        <v>0.0450169555523</v>
       </c>
       <c r="D245" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E245" t="inlineStr">
         <is>
           <t>Reebok Boys SS Cotton Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F245" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G245" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H245" t="inlineStr">
         <is>
           <t>B0GWRMQRN6</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
           <t>196979616493</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
           <t>RBK44017</t>
         </is>
       </c>
       <c r="C246" t="n">
-        <v>0.06623225364152249</v>
+        <v>0.0662322536415</v>
       </c>
       <c r="D246" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E246" t="inlineStr">
         <is>
           <t>Reebok Boys SS Cotton Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G246" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H246" t="inlineStr">
         <is>
           <t>B0GWRR7Z86</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
           <t>196979616486</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
           <t>RBK44016</t>
         </is>
       </c>
       <c r="C247" t="n">
-        <v>0.03935556982622048</v>
+        <v>0.0393555698262</v>
       </c>
       <c r="D247" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E247" t="inlineStr">
         <is>
           <t>Reebok Boys SS Cotton Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F247" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G247" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H247" t="inlineStr">
         <is>
           <t>B0GWRLRRQ7</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
           <t>196979616479</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
           <t>RBK44015</t>
         </is>
       </c>
       <c r="C248" t="n">
-        <v>0.01623327865030657</v>
+        <v>0.0162332786503</v>
       </c>
       <c r="D248" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E248" t="inlineStr">
         <is>
           <t>Reebok Boys SS Cotton Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F248" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G248" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H248" t="inlineStr">
         <is>
           <t>B0GWRQWLJ7</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
           <t>196979616509</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
           <t>RBK44018</t>
         </is>
       </c>
       <c r="C249" t="n">
-        <v>0.0450169555522819</v>
+        <v>0.0450169555523</v>
       </c>
       <c r="D249" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E249" t="inlineStr">
         <is>
           <t>Reebok Boys SS Cotton Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F249" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G249" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H249" t="inlineStr">
         <is>
           <t>B0GWRTN8FF</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
           <t>196979616530</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
           <t>RBK44021</t>
         </is>
       </c>
       <c r="C250" t="n">
-        <v>0.06623225364152249</v>
+        <v>0.0662322536415</v>
       </c>
       <c r="D250" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E250" t="inlineStr">
         <is>
           <t>Reebok Boys SS Cotton Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F250" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G250" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H250" t="inlineStr">
         <is>
           <t>B0GWRF99GV</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
           <t>196979616523</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
           <t>RBK44020</t>
         </is>
       </c>
       <c r="C251" t="n">
-        <v>0.03935556982622048</v>
+        <v>0.0393555698262</v>
       </c>
       <c r="D251" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E251" t="inlineStr">
         <is>
           <t>Reebok Boys SS Cotton Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F251" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G251" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H251" t="inlineStr">
         <is>
           <t>B0GWRP8R11</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
           <t>196979616516</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
           <t>RBK44019</t>
         </is>
       </c>
       <c r="C252" t="n">
-        <v>0.01623327865030657</v>
+        <v>0.0162332786503</v>
       </c>
       <c r="D252" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E252" t="inlineStr">
         <is>
           <t>Reebok Boys SS Cotton Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F252" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G252" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H252" t="inlineStr">
         <is>
           <t>B0GWRWG6XK</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
           <t>196979616547</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
           <t>RBK44022</t>
         </is>
       </c>
       <c r="C253" t="n">
-        <v>0.0450169555522819</v>
+        <v>0.0450169555523</v>
       </c>
       <c r="D253" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E253" t="inlineStr">
         <is>
           <t>Reebok Boys SS Cotton Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F253" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G253" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H253" t="inlineStr">
         <is>
           <t>B0GWRM6CPQ</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
           <t>196979616578</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
           <t>RBK44025</t>
         </is>
       </c>
       <c r="C254" t="n">
-        <v>0.06623225364152249</v>
+        <v>0.0662322536415</v>
       </c>
       <c r="D254" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E254" t="inlineStr">
         <is>
           <t>Reebok Boys SS Cotton Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F254" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G254" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H254" t="inlineStr">
         <is>
           <t>B0GWRWHF3G</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
           <t>196979616561</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
           <t>RBK44024</t>
         </is>
       </c>
       <c r="C255" t="n">
-        <v>0.03935556982622048</v>
+        <v>0.0393555698262</v>
       </c>
       <c r="D255" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E255" t="inlineStr">
         <is>
           <t>Reebok Boys SS Cotton Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F255" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G255" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H255" t="inlineStr">
         <is>
           <t>B0GWRV1H5Z</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
           <t>196979616554</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
           <t>RBK44023</t>
         </is>
       </c>
       <c r="C256" t="n">
-        <v>0.01623327865030657</v>
+        <v>0.0162332786503</v>
       </c>
       <c r="D256" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E256" t="inlineStr">
         <is>
           <t>Reebok Boys SS Cotton Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F256" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G256" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H256" t="inlineStr">
         <is>
           <t>B0GWRM366C</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
           <t>196979616585</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
           <t>RBK44026</t>
         </is>
       </c>
       <c r="C257" t="n">
-        <v>0.0450169555522819</v>
+        <v>0.0450169555523</v>
       </c>
       <c r="D257" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E257" t="inlineStr">
         <is>
           <t>Reebok Boys SS Cotton Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F257" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G257" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H257" t="inlineStr">
         <is>
           <t>B0GWRJGLF7</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
           <t>196979616615</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
           <t>RBK44029</t>
         </is>
       </c>
       <c r="C258" t="n">
-        <v>0.06623225364152249</v>
+        <v>0.0662322536415</v>
       </c>
       <c r="D258" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E258" t="inlineStr">
         <is>
           <t>Reebok Boys SS Cotton Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F258" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G258" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H258" t="inlineStr">
         <is>
           <t>B0GWRR1G64</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
           <t>196979616608</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
           <t>RBK44028</t>
         </is>
       </c>
       <c r="C259" t="n">
-        <v>0.03935556982622048</v>
+        <v>0.0393555698262</v>
       </c>
       <c r="D259" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E259" t="inlineStr">
         <is>
           <t>Reebok Boys SS Cotton Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G259" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H259" t="inlineStr">
         <is>
           <t>B0GWRKL1D3</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
           <t>196979616592</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
           <t>RBK44027</t>
         </is>
       </c>
       <c r="C260" t="n">
-        <v>0.01623327865030657</v>
+        <v>0.0162332786503</v>
       </c>
       <c r="D260" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E260" t="inlineStr">
         <is>
           <t>Reebok Boys SS Cotton Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G260" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H260" t="inlineStr">
         <is>
           <t>B0GWRQLT1V</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
           <t>196979616622</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
           <t>RBK44030</t>
         </is>
       </c>
       <c r="C261" t="n">
-        <v>0.0450169555522819</v>
+        <v>0.0450169555523</v>
       </c>
       <c r="D261" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E261" t="inlineStr">
         <is>
           <t>Reebok Boys SS Cotton Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F261" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G261" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H261" t="inlineStr">
         <is>
           <t>B0GWRMPXMN</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
           <t>196979616653</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
           <t>RBK44033</t>
         </is>
       </c>
       <c r="C262" t="n">
-        <v>0.06623225364152249</v>
+        <v>0.0662322536415</v>
       </c>
       <c r="D262" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E262" t="inlineStr">
         <is>
           <t>Reebok Boys SS Cotton Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F262" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G262" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H262" t="inlineStr">
         <is>
           <t>B0GWRQKHH9</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
           <t>196979616646</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
           <t>RBK44032</t>
         </is>
       </c>
       <c r="C263" t="n">
-        <v>0.03935556982622048</v>
+        <v>0.0393555698262</v>
       </c>
       <c r="D263" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E263" t="inlineStr">
         <is>
           <t>Reebok Boys SS Cotton Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F263" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G263" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H263" t="inlineStr">
         <is>
           <t>B0GWRM45CK</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
           <t>196979616639</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
           <t>RBK44031</t>
         </is>
       </c>
       <c r="C264" t="n">
-        <v>0.01623327865030657</v>
+        <v>0.0162332786503</v>
       </c>
       <c r="D264" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E264" t="inlineStr">
         <is>
           <t>Reebok Boys SS Cotton Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F264" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G264" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H264" t="inlineStr">
         <is>
           <t>B0GWRPPMB8</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
           <t>196979616660</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
           <t>RBK44034</t>
         </is>
       </c>
       <c r="C265" t="n">
-        <v>0.0450169555522819</v>
+        <v>0.0450169555523</v>
       </c>
       <c r="D265" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E265" t="inlineStr">
         <is>
           <t>Reebok Boys SS Cotton Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F265" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G265" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H265" t="inlineStr">
         <is>
           <t>B0GWRJ56YH</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
           <t>196979616691</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
           <t>RBK44037</t>
         </is>
       </c>
       <c r="C266" t="n">
-        <v>0.06623225364152249</v>
+        <v>0.0662322536415</v>
       </c>
       <c r="D266" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E266" t="inlineStr">
         <is>
           <t>Reebok Boys SS Cotton Crew Shirt with Reebok Writing Logo</t>
         </is>
       </c>
       <c r="F266" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G266" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H266" t="inlineStr">
         <is>
           <t>B0GWRTRHGZ</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
           <t>196979616684</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
           <t>RBK44036</t>
         </is>
       </c>
       <c r="C267" t="n">
-        <v>0.03935556982622048</v>
+        <v>0.0393555698262</v>
       </c>
       <c r="D267" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E267" t="inlineStr">
         <is>
           <t>Reebok Boys SS Cotton Crew Shirt with Reebok Writing Logo</t>
         </is>
       </c>
       <c r="F267" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G267" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H267" t="inlineStr">
         <is>
           <t>B0GWRLMDHJ</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
           <t>196979616677</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
           <t>RBK44035</t>
         </is>
       </c>
       <c r="C268" t="n">
-        <v>0.01623327865030657</v>
+        <v>0.0162332786503</v>
       </c>
       <c r="D268" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E268" t="inlineStr">
         <is>
           <t>Reebok Boys SS Cotton Crew Shirt with Reebok Writing Logo</t>
         </is>
       </c>
       <c r="F268" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G268" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H268" t="inlineStr">
         <is>
           <t>B0GWRJWPMN</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
           <t>196979616707</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
           <t>RBK44038</t>
         </is>
       </c>
       <c r="C269" t="n">
-        <v>0.0450169555522819</v>
+        <v>0.0450169555523</v>
       </c>
       <c r="D269" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E269" t="inlineStr">
         <is>
           <t>Reebok Boys SS Cotton Crew Shirt with Reebok Writing Logo</t>
         </is>
       </c>
       <c r="F269" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G269" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H269" t="inlineStr">
         <is>
           <t>B0GWRP8XN3</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
           <t>196979616738</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
           <t>RBK44041</t>
         </is>
       </c>
       <c r="C270" t="n">
-        <v>0.06623225364152249</v>
+        <v>0.0662322536415</v>
       </c>
       <c r="D270" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E270" t="inlineStr">
         <is>
           <t>Reebok Boys SS Cotton Crew Shirt with Reebok Writing Logo</t>
         </is>
       </c>
       <c r="F270" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G270" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H270" t="inlineStr">
         <is>
           <t>B0GWRTWCNT</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
           <t>196979616721</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
           <t>RBK44040</t>
         </is>
       </c>
       <c r="C271" t="n">
-        <v>0.03935556982622048</v>
+        <v>0.0393555698262</v>
       </c>
       <c r="D271" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E271" t="inlineStr">
         <is>
           <t>Reebok Boys SS Cotton Crew Shirt with Reebok Writing Logo</t>
         </is>
       </c>
       <c r="F271" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G271" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H271" t="inlineStr">
         <is>
           <t>B0GWRQ8HNV</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
           <t>196979616714</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
           <t>RBK44039</t>
         </is>
       </c>
       <c r="C272" t="n">
-        <v>0.01623327865030657</v>
+        <v>0.0162332786503</v>
       </c>
       <c r="D272" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E272" t="inlineStr">
         <is>
           <t>Reebok Boys SS Cotton Crew Shirt with Reebok Writing Logo</t>
         </is>
       </c>
       <c r="F272" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G272" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H272" t="inlineStr">
         <is>
           <t>B0GWRR2NT1</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
           <t>196979616745</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
           <t>RBK44042</t>
         </is>
       </c>
       <c r="C273" t="n">
-        <v>0.0450169555522819</v>
+        <v>0.0450169555523</v>
       </c>
       <c r="D273" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E273" t="inlineStr">
         <is>
           <t>Reebok Boys SS Cotton Crew Shirt with Reebok Writing Logo</t>
         </is>
       </c>
       <c r="F273" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G273" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H273" t="inlineStr">
         <is>
           <t>B0GWRJHXM1</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
           <t>196979616776</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
           <t>RBK44045</t>
         </is>
       </c>
       <c r="C274" t="n">
-        <v>0.06623225364152249</v>
+        <v>0.0662322536415</v>
       </c>
       <c r="D274" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E274" t="inlineStr">
         <is>
           <t>Reebok Boys SS Cotton Crew Shirt with Reebok Writing Logo</t>
         </is>
       </c>
       <c r="F274" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G274" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H274" t="inlineStr">
         <is>
           <t>B0GWRDS773</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
           <t>196979616769</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
           <t>RBK44044</t>
         </is>
       </c>
       <c r="C275" t="n">
-        <v>0.03935556982622048</v>
+        <v>0.0393555698262</v>
       </c>
       <c r="D275" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E275" t="inlineStr">
         <is>
           <t>Reebok Boys SS Cotton Crew Shirt with Reebok Writing Logo</t>
         </is>
       </c>
       <c r="F275" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G275" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H275" t="inlineStr">
         <is>
           <t>B0GWRQ4GGM</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
           <t>196979616752</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
           <t>RBK44043</t>
         </is>
       </c>
       <c r="C276" t="n">
-        <v>0.01623327865030657</v>
+        <v>0.0162332786503</v>
       </c>
       <c r="D276" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E276" t="inlineStr">
         <is>
           <t>Reebok Boys SS Cotton Crew Shirt with Reebok Writing Logo</t>
         </is>
       </c>
       <c r="F276" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G276" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H276" t="inlineStr">
         <is>
           <t>B0GWRV3CH4</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
           <t>196979616783</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
           <t>RBK44046</t>
         </is>
       </c>
       <c r="C277" t="n">
-        <v>0.0450169555522819</v>
+        <v>0.0450169555523</v>
       </c>
       <c r="D277" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E277" t="inlineStr">
         <is>
           <t>Reebok Boys SS Cotton Crew Shirt with Reebok Writing Logo</t>
         </is>
       </c>
       <c r="F277" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G277" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H277" t="inlineStr">
         <is>
           <t>B0GWRMZ5CD</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
           <t>196979616813</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
           <t>RBK44049</t>
         </is>
       </c>
       <c r="C278" t="n">
-        <v>0.06623225364152249</v>
+        <v>0.0662322536415</v>
       </c>
       <c r="D278" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E278" t="inlineStr">
         <is>
           <t>Reebok Boys SS Cotton Crew Shirt with Reebok Writing Logo</t>
         </is>
       </c>
       <c r="F278" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G278" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H278" t="inlineStr">
         <is>
           <t>B0GWRGF3L6</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
           <t>196979616806</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
           <t>RBK44048</t>
         </is>
       </c>
       <c r="C279" t="n">
-        <v>0.03935556982622048</v>
+        <v>0.0393555698262</v>
       </c>
       <c r="D279" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E279" t="inlineStr">
         <is>
           <t>Reebok Boys SS Cotton Crew Shirt with Reebok Writing Logo</t>
         </is>
       </c>
       <c r="F279" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G279" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H279" t="inlineStr">
         <is>
           <t>B0GWRKYYXH</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
           <t>196979616790</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
           <t>RBK44047</t>
         </is>
       </c>
       <c r="C280" t="n">
-        <v>0.01623327865030657</v>
+        <v>0.0162332786503</v>
       </c>
       <c r="D280" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E280" t="inlineStr">
         <is>
           <t>Reebok Boys SS Cotton Crew Shirt with Reebok Writing Logo</t>
         </is>
       </c>
       <c r="F280" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G280" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H280" t="inlineStr">
         <is>
           <t>B0GWRJXMV3</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
           <t>196979616820</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
           <t>RBK44050</t>
         </is>
       </c>
       <c r="C281" t="n">
-        <v>0.0450169555522819</v>
+        <v>0.0450169555523</v>
       </c>
       <c r="D281" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E281" t="inlineStr">
         <is>
           <t>Reebok Boys SS Cotton Crew Shirt with Reebok Writing Logo</t>
         </is>
       </c>
       <c r="F281" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G281" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H281" t="inlineStr">
         <is>
           <t>B0GWRW6W55</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
           <t>196979616851</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
           <t>RBK44053</t>
         </is>
       </c>
       <c r="C282" t="n">
-        <v>0.06623225364152249</v>
+        <v>0.0662322536415</v>
       </c>
       <c r="D282" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E282" t="inlineStr">
         <is>
           <t>Reebok Boys SS Cotton Crew Shirt with Reebok Writing Logo</t>
         </is>
       </c>
       <c r="F282" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G282" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H282" t="inlineStr">
         <is>
           <t>B0GWRS6N69</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
           <t>196979616844</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
           <t>RBK44052</t>
         </is>
       </c>
       <c r="C283" t="n">
-        <v>0.03935556982622048</v>
+        <v>0.0393555698262</v>
       </c>
       <c r="D283" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E283" t="inlineStr">
         <is>
           <t>Reebok Boys SS Cotton Crew Shirt with Reebok Writing Logo</t>
         </is>
       </c>
       <c r="F283" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G283" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H283" t="inlineStr">
         <is>
           <t>B0GWRM39MH</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
           <t>196979616837</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
           <t>RBK44051</t>
         </is>
       </c>
       <c r="C284" t="n">
-        <v>0.01623327865030657</v>
+        <v>0.0162332786503</v>
       </c>
       <c r="D284" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E284" t="inlineStr">
         <is>
           <t>Reebok Boys SS Cotton Crew Shirt with Reebok Writing Logo</t>
         </is>
       </c>
       <c r="F284" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G284" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H284" t="inlineStr">
         <is>
           <t>B0GWRNXK7Q</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
           <t>196979616868</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
           <t>RBK44054</t>
         </is>
       </c>
       <c r="C285" t="n">
-        <v>0.0450169555522819</v>
+        <v>0.0450169555523</v>
       </c>
       <c r="D285" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E285" t="inlineStr">
         <is>
           <t>Reebok Boys SS Cotton Crew Shirt with Reebok Writing Logo</t>
         </is>
       </c>
       <c r="F285" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G285" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H285" t="inlineStr">
         <is>
           <t>B0GWRTDPJX</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
           <t>196979616899</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
           <t>RBK44057</t>
         </is>
       </c>
       <c r="C286" t="n">
-        <v>0.06623225364152249</v>
+        <v>0.0662322536415</v>
       </c>
       <c r="D286" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E286" t="inlineStr">
         <is>
           <t>Reebok Boys SS Cotton Crew Shirt with Reebok Writing Logo</t>
         </is>
       </c>
       <c r="F286" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G286" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H286" t="inlineStr">
         <is>
           <t>B0GWRSY2W8</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
           <t>196979616882</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
           <t>RBK44056</t>
         </is>
       </c>
       <c r="C287" t="n">
-        <v>0.03935556982622048</v>
+        <v>0.0393555698262</v>
       </c>
       <c r="D287" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E287" t="inlineStr">
         <is>
           <t>Reebok Boys SS Cotton Crew Shirt with Reebok Writing Logo</t>
         </is>
       </c>
       <c r="F287" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G287" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H287" t="inlineStr">
         <is>
           <t>B0GWRG1J72</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
           <t>196979616875</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
           <t>RBK44055</t>
         </is>
       </c>
       <c r="C288" t="n">
-        <v>0.01623327865030657</v>
+        <v>0.0162332786503</v>
       </c>
       <c r="D288" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E288" t="inlineStr">
         <is>
           <t>Reebok Boys SS Cotton Crew Shirt with Reebok Writing Logo</t>
         </is>
       </c>
       <c r="F288" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G288" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H288" t="inlineStr">
         <is>
           <t>B0GWRWK9FW</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
           <t>196979616905</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
           <t>RBK44058</t>
         </is>
       </c>
       <c r="C289" t="n">
-        <v>0.0450169555522819</v>
+        <v>0.0450169555523</v>
       </c>
       <c r="D289" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E289" t="inlineStr">
         <is>
           <t>Reebok Boys SS Cotton Crew Shirt with Reebok Writing Logo</t>
         </is>
       </c>
       <c r="F289" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G289" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H289" t="inlineStr">
         <is>
           <t>B0GWRSGHD9</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
           <t>196979614055</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
           <t>RBK43773</t>
         </is>
       </c>
       <c r="C290" t="n">
-        <v>0.06623225364152249</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0061728395062</v>
+      </c>
+      <c r="D290" t="inlineStr"/>
       <c r="E290" t="inlineStr">
         <is>
           <t>Reebok Boys SS Dry Fit Crew Shirt with Center Chest Logo</t>
         </is>
       </c>
       <c r="F290" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G290" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H290" t="inlineStr">
         <is>
           <t>B0GWKGYQZJ</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
           <t>196979614048</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
           <t>RBK43772</t>
         </is>
       </c>
       <c r="C291" t="n">
-        <v>0.03935556982622048</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0030864197531</v>
+      </c>
+      <c r="D291" t="inlineStr"/>
       <c r="E291" t="inlineStr">
         <is>
           <t>Reebok Boys SS Dry Fit Crew Shirt with Center Chest Logo</t>
         </is>
       </c>
       <c r="F291" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G291" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H291" t="inlineStr">
         <is>
           <t>B0GWKG766R</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
           <t>196979614031</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
           <t>RBK43771</t>
         </is>
       </c>
       <c r="C292" t="n">
-        <v>0.01623327865030657</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0030864197531</v>
+      </c>
+      <c r="D292" t="inlineStr"/>
       <c r="E292" t="inlineStr">
         <is>
           <t>Reebok Boys SS Dry Fit Crew Shirt with Center Chest Logo</t>
         </is>
       </c>
       <c r="F292" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G292" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H292" t="inlineStr">
         <is>
           <t>B0GWKKKNT9</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
           <t>196979614062</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
           <t>RBK43774</t>
         </is>
       </c>
       <c r="C293" t="n">
-        <v>0.0450169555522819</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0030864197531</v>
+      </c>
+      <c r="D293" t="inlineStr"/>
       <c r="E293" t="inlineStr">
         <is>
           <t>Reebok Boys SS Dry Fit Crew Shirt with Center Chest Logo</t>
         </is>
       </c>
       <c r="F293" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G293" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H293" t="inlineStr">
         <is>
           <t>B0GWKBLLGY</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
           <t>196979614093</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
           <t>RBK43777</t>
         </is>
       </c>
       <c r="C294" t="n">
-        <v>0.06623225364152249</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.1111111111111</v>
+      </c>
+      <c r="D294" t="inlineStr"/>
       <c r="E294" t="inlineStr">
         <is>
           <t>Reebok Boys SS Dry Fit Crew Shirt with Center Chest Logo</t>
         </is>
       </c>
       <c r="F294" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G294" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H294" t="inlineStr">
         <is>
           <t>B0GWKHD6VL</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
           <t>196979614086</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
           <t>RBK43776</t>
         </is>
       </c>
       <c r="C295" t="n">
-        <v>0.03935556982622048</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0555555555556</v>
+      </c>
+      <c r="D295" t="inlineStr"/>
       <c r="E295" t="inlineStr">
         <is>
           <t>Reebok Boys SS Dry Fit Crew Shirt with Center Chest Logo</t>
         </is>
       </c>
       <c r="F295" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G295" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H295" t="inlineStr">
         <is>
           <t>B0GWKJ57VW</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
           <t>196979614079</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
           <t>RBK43775</t>
         </is>
       </c>
       <c r="C296" t="n">
-        <v>0.01623327865030657</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0216049382716</v>
+      </c>
+      <c r="D296" t="inlineStr"/>
       <c r="E296" t="inlineStr">
         <is>
           <t>Reebok Boys SS Dry Fit Crew Shirt with Center Chest Logo</t>
         </is>
       </c>
       <c r="F296" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G296" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H296" t="inlineStr">
         <is>
           <t>B0GWKK2CB4</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
           <t>196979614109</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
           <t>RBK43778</t>
         </is>
       </c>
       <c r="C297" t="n">
-        <v>0.0450169555522819</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.033950617284</v>
+      </c>
+      <c r="D297" t="inlineStr"/>
       <c r="E297" t="inlineStr">
         <is>
           <t>Reebok Boys SS Dry Fit Crew Shirt with Center Chest Logo</t>
         </is>
       </c>
       <c r="F297" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G297" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H297" t="inlineStr">
         <is>
           <t>B0GWKCS3LM</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
           <t>196979614130</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
           <t>RBK43781</t>
         </is>
       </c>
       <c r="C298" t="n">
-        <v>0.06623225364152249</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0586419753086</v>
+      </c>
+      <c r="D298" t="inlineStr"/>
       <c r="E298" t="inlineStr">
         <is>
           <t>Reebok Boys SS Dry Fit Crew Shirt with Center Chest Logo</t>
         </is>
       </c>
       <c r="F298" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G298" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H298" t="inlineStr">
         <is>
           <t>B0GWK8P7ZQ</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr">
         <is>
           <t>196979614123</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
           <t>RBK43780</t>
         </is>
       </c>
       <c r="C299" t="n">
-        <v>0.03935556982622048</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0277777777778</v>
+      </c>
+      <c r="D299" t="inlineStr"/>
       <c r="E299" t="inlineStr">
         <is>
           <t>Reebok Boys SS Dry Fit Crew Shirt with Center Chest Logo</t>
         </is>
       </c>
       <c r="F299" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G299" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H299" t="inlineStr">
         <is>
           <t>B0GWK7L11J</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
           <t>196979614116</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
           <t>RBK43779</t>
         </is>
       </c>
       <c r="C300" t="n">
-        <v>0.01623327865030657</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0185185185185</v>
+      </c>
+      <c r="D300" t="inlineStr"/>
       <c r="E300" t="inlineStr">
         <is>
           <t>Reebok Boys SS Dry Fit Crew Shirt with Center Chest Logo</t>
         </is>
       </c>
       <c r="F300" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G300" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H300" t="inlineStr">
         <is>
           <t>B0GWK7T98T</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
           <t>196979614147</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
           <t>RBK43782</t>
         </is>
       </c>
       <c r="C301" t="n">
-        <v>0.0450169555522819</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.033950617284</v>
+      </c>
+      <c r="D301" t="inlineStr"/>
       <c r="E301" t="inlineStr">
         <is>
           <t>Reebok Boys SS Dry Fit Crew Shirt with Center Chest Logo</t>
         </is>
       </c>
       <c r="F301" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G301" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H301" t="inlineStr">
         <is>
           <t>B0GWKD4LJZ</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr">
         <is>
           <t>196979614178</t>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
           <t>RBK43785</t>
         </is>
       </c>
       <c r="C302" t="n">
-        <v>0.06623225364152249</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0679012345679</v>
+      </c>
+      <c r="D302" t="inlineStr"/>
       <c r="E302" t="inlineStr">
         <is>
           <t>Reebok Boys SS Dry Fit Crew Shirt with Center Chest Logo</t>
         </is>
       </c>
       <c r="F302" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G302" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H302" t="inlineStr">
         <is>
           <t>B0GWKKZG8T</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr">
         <is>
           <t>196979614161</t>
         </is>
       </c>
       <c r="B303" t="inlineStr">
         <is>
           <t>RBK43784</t>
         </is>
       </c>
       <c r="C303" t="n">
-        <v>0.03935556982622048</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0123456790123</v>
+      </c>
+      <c r="D303" t="inlineStr"/>
       <c r="E303" t="inlineStr">
         <is>
           <t>Reebok Boys SS Dry Fit Crew Shirt with Center Chest Logo</t>
         </is>
       </c>
       <c r="F303" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G303" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H303" t="inlineStr">
         <is>
           <t>B0GWK7ZXB3</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr">
         <is>
           <t>196979614154</t>
         </is>
       </c>
       <c r="B304" t="inlineStr">
         <is>
           <t>RBK43783</t>
         </is>
       </c>
       <c r="C304" t="n">
-        <v>0.01623327865030657</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0123456790123</v>
+      </c>
+      <c r="D304" t="inlineStr"/>
       <c r="E304" t="inlineStr">
         <is>
           <t>Reebok Boys SS Dry Fit Crew Shirt with Center Chest Logo</t>
         </is>
       </c>
       <c r="F304" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G304" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H304" t="inlineStr">
         <is>
           <t>B0GWKHN1SX</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr">
         <is>
           <t>196979614185</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
           <t>RBK43786</t>
         </is>
       </c>
       <c r="C305" t="n">
-        <v>0.0450169555522819</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.033950617284</v>
+      </c>
+      <c r="D305" t="inlineStr"/>
       <c r="E305" t="inlineStr">
         <is>
           <t>Reebok Boys SS Dry Fit Crew Shirt with Center Chest Logo</t>
         </is>
       </c>
       <c r="F305" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G305" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H305" t="inlineStr">
         <is>
           <t>B0GWKKVDC2</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr">
         <is>
           <t>196979614215</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
           <t>RBK43789</t>
         </is>
       </c>
       <c r="C306" t="n">
-        <v>0.06623225364152249</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.1049382716049</v>
+      </c>
+      <c r="D306" t="inlineStr"/>
       <c r="E306" t="inlineStr">
         <is>
           <t>Reebok Boys SS Dry Fit Crew Shirt with Center Chest Logo</t>
         </is>
       </c>
       <c r="F306" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G306" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H306" t="inlineStr">
         <is>
           <t>B0GWKGGB5M</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr">
         <is>
           <t>196979614208</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
           <t>RBK43788</t>
         </is>
       </c>
       <c r="C307" t="n">
-        <v>0.03935556982622048</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0925925925926</v>
+      </c>
+      <c r="D307" t="inlineStr"/>
       <c r="E307" t="inlineStr">
         <is>
           <t>Reebok Boys SS Dry Fit Crew Shirt with Center Chest Logo</t>
         </is>
       </c>
       <c r="F307" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G307" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H307" t="inlineStr">
         <is>
           <t>B0GWK878LH</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr">
         <is>
           <t>196979614192</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
           <t>RBK43787</t>
         </is>
       </c>
       <c r="C308" t="n">
-        <v>0.01623327865030657</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.037037037037</v>
+      </c>
+      <c r="D308" t="inlineStr"/>
       <c r="E308" t="inlineStr">
         <is>
           <t>Reebok Boys SS Dry Fit Crew Shirt with Center Chest Logo</t>
         </is>
       </c>
       <c r="F308" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G308" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H308" t="inlineStr">
         <is>
           <t>B0GWKHV16D</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
           <t>196979614222</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
           <t>RBK43790</t>
         </is>
       </c>
       <c r="C309" t="n">
-        <v>0.0450169555522819</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0493827160494</v>
+      </c>
+      <c r="D309" t="inlineStr"/>
       <c r="E309" t="inlineStr">
         <is>
           <t>Reebok Boys SS Dry Fit Crew Shirt with Center Chest Logo</t>
         </is>
       </c>
       <c r="F309" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G309" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H309" t="inlineStr">
         <is>
           <t>B0GWKBHZPX</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr">
         <is>
           <t>196979614253</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
           <t>RBK43793</t>
         </is>
       </c>
       <c r="C310" t="n">
-        <v>0.06623225364152249</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.08950617283950001</v>
+      </c>
+      <c r="D310" t="inlineStr"/>
       <c r="E310" t="inlineStr">
         <is>
           <t>Reebok Boys SS Dry Fit Crew Shirt with Center Chest Logo</t>
         </is>
       </c>
       <c r="F310" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G310" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H310" t="inlineStr">
         <is>
           <t>B0GWKF7FX2</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
           <t>196979614246</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
           <t>RBK43792</t>
         </is>
       </c>
       <c r="C311" t="n">
-        <v>0.03935556982622048</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0586419753086</v>
+      </c>
+      <c r="D311" t="inlineStr"/>
       <c r="E311" t="inlineStr">
         <is>
           <t>Reebok Boys SS Dry Fit Crew Shirt with Center Chest Logo</t>
         </is>
       </c>
       <c r="F311" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G311" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H311" t="inlineStr">
         <is>
           <t>B0GWKDY9LC</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr">
         <is>
           <t>196979614239</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
           <t>RBK43791</t>
         </is>
       </c>
       <c r="C312" t="n">
-        <v>0.01623327865030657</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0123456790123</v>
+      </c>
+      <c r="D312" t="inlineStr"/>
       <c r="E312" t="inlineStr">
         <is>
           <t>Reebok Boys SS Dry Fit Crew Shirt with Center Chest Logo</t>
         </is>
       </c>
       <c r="F312" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G312" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H312" t="inlineStr">
         <is>
           <t>B0GWKK4QZS</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr">
         <is>
           <t>196979614260</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
           <t>RBK43794</t>
         </is>
       </c>
       <c r="C313" t="n">
-        <v>0.0450169555522819</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0524691358025</v>
+      </c>
+      <c r="D313" t="inlineStr"/>
       <c r="E313" t="inlineStr">
         <is>
           <t>Reebok Boys SS Dry Fit Crew Shirt with Center Chest Logo</t>
         </is>
       </c>
       <c r="F313" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G313" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H313" t="inlineStr">
         <is>
           <t>B0GWKFHMRR</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr">
         <is>
-          <t>196979613331</t>
+          <t>196979613812</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
-          <t>RBK43701</t>
+          <t>RBK43749</t>
         </is>
       </c>
       <c r="C314" t="n">
-        <v>0.06623225364152249</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0058479532164</v>
+      </c>
+      <c r="D314" t="inlineStr"/>
       <c r="E314" t="inlineStr">
         <is>
-          <t>Reebok Boys SS Dry Fit Crew Shirt with High Chest Logo</t>
+          <t>Reebok Boys SS Dry Fit Crew Shirt with Reebok Writing Logo</t>
         </is>
       </c>
       <c r="F314" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G314" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H314" t="inlineStr">
         <is>
-          <t>B0GWKG5G7N</t>
+          <t>B0GWKDKYLX</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
-          <t>196979613324</t>
+          <t>196979613805</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
-          <t>RBK43700</t>
+          <t>RBK43748</t>
         </is>
       </c>
       <c r="C315" t="n">
-        <v>0.03935556982622048</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0116959064327</v>
+      </c>
+      <c r="D315" t="inlineStr"/>
       <c r="E315" t="inlineStr">
         <is>
-          <t>Reebok Boys SS Dry Fit Crew Shirt with High Chest Logo</t>
+          <t>Reebok Boys SS Dry Fit Crew Shirt with Reebok Writing Logo</t>
         </is>
       </c>
       <c r="F315" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G315" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H315" t="inlineStr">
         <is>
-          <t>B0GWKKHHDS</t>
+          <t>B0GWKFTR9J</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr">
         <is>
-          <t>196979613317</t>
+          <t>196979613799</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
-          <t>RBK43699</t>
+          <t>RBK43747</t>
         </is>
       </c>
       <c r="C316" t="n">
-        <v>0.01623327865030657</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0058479532164</v>
+      </c>
+      <c r="D316" t="inlineStr"/>
       <c r="E316" t="inlineStr">
         <is>
-          <t>Reebok Boys SS Dry Fit Crew Shirt with High Chest Logo</t>
+          <t>Reebok Boys SS Dry Fit Crew Shirt with Reebok Writing Logo</t>
         </is>
       </c>
       <c r="F316" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G316" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H316" t="inlineStr">
         <is>
-          <t>B0GWKL3RYP</t>
+          <t>B0GWKGKPM9</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr">
         <is>
-          <t>196979613348</t>
+          <t>196979613829</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
-          <t>RBK43702</t>
+          <t>RBK43750</t>
         </is>
       </c>
       <c r="C317" t="n">
-        <v>0.0450169555522819</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0058479532164</v>
+      </c>
+      <c r="D317" t="inlineStr"/>
       <c r="E317" t="inlineStr">
         <is>
-          <t>Reebok Boys SS Dry Fit Crew Shirt with High Chest Logo</t>
+          <t>Reebok Boys SS Dry Fit Crew Shirt with Reebok Writing Logo</t>
         </is>
       </c>
       <c r="F317" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G317" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H317" t="inlineStr">
         <is>
-          <t>B0GWKL3CNL</t>
+          <t>B0GWKD9V9G</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr">
         <is>
-          <t>196979613379</t>
+          <t>196979613850</t>
         </is>
       </c>
       <c r="B318" t="inlineStr">
         <is>
-          <t>RBK43705</t>
+          <t>RBK43753</t>
         </is>
       </c>
       <c r="C318" t="n">
-        <v>0.06623225364152249</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0643274853801</v>
+      </c>
+      <c r="D318" t="inlineStr"/>
       <c r="E318" t="inlineStr">
         <is>
-          <t>Reebok Boys SS Dry Fit Crew Shirt with High Chest Logo</t>
+          <t>Reebok Boys SS Dry Fit Crew Shirt with Reebok Writing Logo</t>
         </is>
       </c>
       <c r="F318" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G318" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H318" t="inlineStr">
         <is>
-          <t>B0GWKLBW4G</t>
+          <t>B0GWKHQP6V</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr">
         <is>
-          <t>196979613362</t>
+          <t>196979613843</t>
         </is>
       </c>
       <c r="B319" t="inlineStr">
         <is>
-          <t>RBK43704</t>
+          <t>RBK43752</t>
         </is>
       </c>
       <c r="C319" t="n">
-        <v>0.03935556982622048</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0292397660819</v>
+      </c>
+      <c r="D319" t="inlineStr"/>
       <c r="E319" t="inlineStr">
         <is>
-          <t>Reebok Boys SS Dry Fit Crew Shirt with High Chest Logo</t>
+          <t>Reebok Boys SS Dry Fit Crew Shirt with Reebok Writing Logo</t>
         </is>
       </c>
       <c r="F319" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G319" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H319" t="inlineStr">
         <is>
-          <t>B0GWK8BN1W</t>
+          <t>B0GWKGK1WX</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr">
         <is>
-          <t>196979613355</t>
+          <t>196979613836</t>
         </is>
       </c>
       <c r="B320" t="inlineStr">
         <is>
-          <t>RBK43703</t>
+          <t>RBK43751</t>
         </is>
       </c>
       <c r="C320" t="n">
-        <v>0.01623327865030657</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0409356725146</v>
+      </c>
+      <c r="D320" t="inlineStr"/>
       <c r="E320" t="inlineStr">
         <is>
-          <t>Reebok Boys SS Dry Fit Crew Shirt with High Chest Logo</t>
+          <t>Reebok Boys SS Dry Fit Crew Shirt with Reebok Writing Logo</t>
         </is>
       </c>
       <c r="F320" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G320" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H320" t="inlineStr">
         <is>
-          <t>B0GWKGVLZB</t>
+          <t>B0GWKKKZ5H</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr">
         <is>
-          <t>196979613386</t>
+          <t>196979613867</t>
         </is>
       </c>
       <c r="B321" t="inlineStr">
         <is>
-          <t>RBK43706</t>
+          <t>RBK43754</t>
         </is>
       </c>
       <c r="C321" t="n">
-        <v>0.0450169555522819</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0233918128655</v>
+      </c>
+      <c r="D321" t="inlineStr"/>
       <c r="E321" t="inlineStr">
         <is>
-          <t>Reebok Boys SS Dry Fit Crew Shirt with High Chest Logo</t>
+          <t>Reebok Boys SS Dry Fit Crew Shirt with Reebok Writing Logo</t>
         </is>
       </c>
       <c r="F321" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G321" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H321" t="inlineStr">
         <is>
-          <t>B0GWKD1N63</t>
+          <t>B0GWKQ5BYG</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr">
         <is>
-          <t>196979613416</t>
+          <t>196979613898</t>
         </is>
       </c>
       <c r="B322" t="inlineStr">
         <is>
-          <t>RBK43709</t>
+          <t>RBK43757</t>
         </is>
       </c>
       <c r="C322" t="n">
-        <v>0.06623225364152249</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0292397660819</v>
+      </c>
+      <c r="D322" t="inlineStr"/>
       <c r="E322" t="inlineStr">
         <is>
-          <t>Reebok Boys SS Dry Fit Crew Shirt with High Chest Logo</t>
+          <t>Reebok Boys SS Dry Fit Crew Shirt with Reebok Writing Logo</t>
         </is>
       </c>
       <c r="F322" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G322" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H322" t="inlineStr">
         <is>
-          <t>B0GWK9W4YD</t>
+          <t>B0GWKJTYXP</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr">
         <is>
-          <t>196979613409</t>
+          <t>196979613881</t>
         </is>
       </c>
       <c r="B323" t="inlineStr">
         <is>
-          <t>RBK43708</t>
+          <t>RBK43756</t>
         </is>
       </c>
       <c r="C323" t="n">
-        <v>0.03935556982622048</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.046783625731</v>
+      </c>
+      <c r="D323" t="inlineStr"/>
       <c r="E323" t="inlineStr">
         <is>
-          <t>Reebok Boys SS Dry Fit Crew Shirt with High Chest Logo</t>
+          <t>Reebok Boys SS Dry Fit Crew Shirt with Reebok Writing Logo</t>
         </is>
       </c>
       <c r="F323" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G323" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H323" t="inlineStr">
         <is>
-          <t>B0GWK8GVTS</t>
+          <t>B0GWKDX9Q1</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr">
         <is>
-          <t>196979613393</t>
+          <t>196979613874</t>
         </is>
       </c>
       <c r="B324" t="inlineStr">
         <is>
-          <t>RBK43707</t>
+          <t>RBK43755</t>
         </is>
       </c>
       <c r="C324" t="n">
-        <v>0.01623327865030657</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0058479532164</v>
+      </c>
+      <c r="D324" t="inlineStr"/>
       <c r="E324" t="inlineStr">
         <is>
-          <t>Reebok Boys SS Dry Fit Crew Shirt with High Chest Logo</t>
+          <t>Reebok Boys SS Dry Fit Crew Shirt with Reebok Writing Logo</t>
         </is>
       </c>
       <c r="F324" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G324" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H324" t="inlineStr">
         <is>
-          <t>B0GWKCB4DB</t>
+          <t>B0GWKH9HPH</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr">
         <is>
-          <t>196979613423</t>
+          <t>196979613904</t>
         </is>
       </c>
       <c r="B325" t="inlineStr">
         <is>
-          <t>RBK43710</t>
+          <t>RBK43758</t>
         </is>
       </c>
       <c r="C325" t="n">
-        <v>0.0450169555522819</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0526315789474</v>
+      </c>
+      <c r="D325" t="inlineStr"/>
       <c r="E325" t="inlineStr">
         <is>
-          <t>Reebok Boys SS Dry Fit Crew Shirt with High Chest Logo</t>
+          <t>Reebok Boys SS Dry Fit Crew Shirt with Reebok Writing Logo</t>
         </is>
       </c>
       <c r="F325" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G325" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H325" t="inlineStr">
         <is>
-          <t>B0GWKJZ8PT</t>
+          <t>B0GWKHQP6T</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr">
         <is>
-          <t>196979613454</t>
+          <t>196979613935</t>
         </is>
       </c>
       <c r="B326" t="inlineStr">
         <is>
-          <t>RBK43713</t>
+          <t>RBK43761</t>
         </is>
       </c>
       <c r="C326" t="n">
-        <v>0.06623225364152249</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0818713450292</v>
+      </c>
+      <c r="D326" t="inlineStr"/>
       <c r="E326" t="inlineStr">
         <is>
-          <t>Reebok Boys SS Dry Fit Crew Shirt with High Chest Logo</t>
+          <t>Reebok Boys SS Dry Fit Crew Shirt with Reebok Writing Logo</t>
         </is>
       </c>
       <c r="F326" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G326" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H326" t="inlineStr">
         <is>
-          <t>B0GWKKP5MQ</t>
+          <t>B0GWKJGQ2Z</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr">
         <is>
-          <t>196979613447</t>
+          <t>196979613928</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
-          <t>RBK43712</t>
+          <t>RBK43760</t>
         </is>
       </c>
       <c r="C327" t="n">
-        <v>0.03935556982622048</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.046783625731</v>
+      </c>
+      <c r="D327" t="inlineStr"/>
       <c r="E327" t="inlineStr">
         <is>
-          <t>Reebok Boys SS Dry Fit Crew Shirt with High Chest Logo</t>
+          <t>Reebok Boys SS Dry Fit Crew Shirt with Reebok Writing Logo</t>
         </is>
       </c>
       <c r="F327" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G327" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H327" t="inlineStr">
         <is>
-          <t>B0GWKFSGQG</t>
+          <t>B0GWKHPZD5</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr">
         <is>
-          <t>196979613430</t>
+          <t>196979613911</t>
         </is>
       </c>
       <c r="B328" t="inlineStr">
         <is>
-          <t>RBK43711</t>
+          <t>RBK43759</t>
         </is>
       </c>
       <c r="C328" t="n">
-        <v>0.01623327865030657</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0350877192982</v>
+      </c>
+      <c r="D328" t="inlineStr"/>
       <c r="E328" t="inlineStr">
         <is>
-          <t>Reebok Boys SS Dry Fit Crew Shirt with High Chest Logo</t>
+          <t>Reebok Boys SS Dry Fit Crew Shirt with Reebok Writing Logo</t>
         </is>
       </c>
       <c r="F328" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G328" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H328" t="inlineStr">
         <is>
-          <t>B0GWKJTYGS</t>
+          <t>B0GWKMS7VM</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr">
         <is>
-          <t>196979613461</t>
+          <t>196979613942</t>
         </is>
       </c>
       <c r="B329" t="inlineStr">
         <is>
-          <t>RBK43714</t>
+          <t>RBK43762</t>
         </is>
       </c>
       <c r="C329" t="n">
-        <v>0.0450169555522819</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0526315789474</v>
+      </c>
+      <c r="D329" t="inlineStr"/>
       <c r="E329" t="inlineStr">
         <is>
-          <t>Reebok Boys SS Dry Fit Crew Shirt with High Chest Logo</t>
+          <t>Reebok Boys SS Dry Fit Crew Shirt with Reebok Writing Logo</t>
         </is>
       </c>
       <c r="F329" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G329" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H329" t="inlineStr">
         <is>
-          <t>B0GWK9XZZC</t>
+          <t>B0GWKGC9MS</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr">
         <is>
-          <t>196979613492</t>
+          <t>196979613973</t>
         </is>
       </c>
       <c r="B330" t="inlineStr">
         <is>
-          <t>RBK43717</t>
+          <t>RBK43765</t>
         </is>
       </c>
       <c r="C330" t="n">
-        <v>0.06623225364152249</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0643274853801</v>
+      </c>
+      <c r="D330" t="inlineStr"/>
       <c r="E330" t="inlineStr">
         <is>
-          <t>Reebok Boys SS Dry Fit Crew Shirt with High Chest Logo</t>
+          <t>Reebok Boys SS Dry Fit Crew Shirt with Reebok Writing Logo</t>
         </is>
       </c>
       <c r="F330" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G330" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H330" t="inlineStr">
         <is>
-          <t>B0GWKFMTZS</t>
+          <t>B0GWKKM3DT</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr">
         <is>
-          <t>196979613485</t>
+          <t>196979613966</t>
         </is>
       </c>
       <c r="B331" t="inlineStr">
         <is>
-          <t>RBK43716</t>
+          <t>RBK43764</t>
         </is>
       </c>
       <c r="C331" t="n">
-        <v>0.03935556982622048</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.046783625731</v>
+      </c>
+      <c r="D331" t="inlineStr"/>
       <c r="E331" t="inlineStr">
         <is>
-          <t>Reebok Boys SS Dry Fit Crew Shirt with High Chest Logo</t>
+          <t>Reebok Boys SS Dry Fit Crew Shirt with Reebok Writing Logo</t>
         </is>
       </c>
       <c r="F331" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G331" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H331" t="inlineStr">
         <is>
-          <t>B0GWKKNKXV</t>
+          <t>B0GWK5ZNYC</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr">
         <is>
-          <t>196979613478</t>
+          <t>196979613959</t>
         </is>
       </c>
       <c r="B332" t="inlineStr">
         <is>
-          <t>RBK43715</t>
+          <t>RBK43763</t>
         </is>
       </c>
       <c r="C332" t="n">
-        <v>0.01623327865030657</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0584795321637</v>
+      </c>
+      <c r="D332" t="inlineStr"/>
       <c r="E332" t="inlineStr">
         <is>
-          <t>Reebok Boys SS Dry Fit Crew Shirt with High Chest Logo</t>
+          <t>Reebok Boys SS Dry Fit Crew Shirt with Reebok Writing Logo</t>
         </is>
       </c>
       <c r="F332" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G332" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H332" t="inlineStr">
         <is>
-          <t>B0GWKJ85M9</t>
+          <t>B0GWKJRD6M</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr">
         <is>
-          <t>196979613508</t>
+          <t>196979613980</t>
         </is>
       </c>
       <c r="B333" t="inlineStr">
         <is>
-          <t>RBK43718</t>
+          <t>RBK43766</t>
         </is>
       </c>
       <c r="C333" t="n">
-        <v>0.0450169555522819</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.093567251462</v>
+      </c>
+      <c r="D333" t="inlineStr"/>
       <c r="E333" t="inlineStr">
         <is>
-          <t>Reebok Boys SS Dry Fit Crew Shirt with High Chest Logo</t>
+          <t>Reebok Boys SS Dry Fit Crew Shirt with Reebok Writing Logo</t>
         </is>
       </c>
       <c r="F333" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G333" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H333" t="inlineStr">
         <is>
-          <t>B0GWKQ54K4</t>
+          <t>B0GWKDJ7VM</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr">
         <is>
-          <t>196979613539</t>
+          <t>196979614017</t>
         </is>
       </c>
       <c r="B334" t="inlineStr">
         <is>
-          <t>RBK43721</t>
+          <t>RBK43769</t>
         </is>
       </c>
       <c r="C334" t="n">
-        <v>0.06623225364152249</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0584795321637</v>
+      </c>
+      <c r="D334" t="inlineStr"/>
       <c r="E334" t="inlineStr">
         <is>
-          <t>Reebok Boys SS Dry Fit Crew Shirt with High Chest Logo</t>
+          <t>Reebok Boys SS Dry Fit Crew Shirt with Reebok Writing Logo</t>
         </is>
       </c>
       <c r="F334" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G334" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H334" t="inlineStr">
         <is>
-          <t>B0GWKGGQVX</t>
+          <t>B0GWKKMP9Q</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr">
         <is>
-          <t>196979613522</t>
+          <t>196979614000</t>
         </is>
       </c>
       <c r="B335" t="inlineStr">
         <is>
-          <t>RBK43720</t>
+          <t>RBK43768</t>
         </is>
       </c>
       <c r="C335" t="n">
-        <v>0.03935556982622048</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.07602339181290001</v>
+      </c>
+      <c r="D335" t="inlineStr"/>
       <c r="E335" t="inlineStr">
         <is>
-          <t>Reebok Boys SS Dry Fit Crew Shirt with High Chest Logo</t>
+          <t>Reebok Boys SS Dry Fit Crew Shirt with Reebok Writing Logo</t>
         </is>
       </c>
       <c r="F335" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G335" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H335" t="inlineStr">
         <is>
-          <t>B0GWK543D8</t>
+          <t>B0GWKFVWT4</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr">
         <is>
-          <t>196979613515</t>
+          <t>196979613997</t>
         </is>
       </c>
       <c r="B336" t="inlineStr">
         <is>
-          <t>RBK43719</t>
+          <t>RBK43767</t>
         </is>
       </c>
       <c r="C336" t="n">
-        <v>0.01623327865030657</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0350877192982</v>
+      </c>
+      <c r="D336" t="inlineStr"/>
       <c r="E336" t="inlineStr">
         <is>
-          <t>Reebok Boys SS Dry Fit Crew Shirt with High Chest Logo</t>
+          <t>Reebok Boys SS Dry Fit Crew Shirt with Reebok Writing Logo</t>
         </is>
       </c>
       <c r="F336" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G336" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H336" t="inlineStr">
         <is>
-          <t>B0GWKCDSR3</t>
+          <t>B0GWKJ4VF8</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr">
         <is>
-          <t>196979613546</t>
+          <t>196979614024</t>
         </is>
       </c>
       <c r="B337" t="inlineStr">
         <is>
-          <t>RBK43722</t>
+          <t>RBK43770</t>
         </is>
       </c>
       <c r="C337" t="n">
-        <v>0.0450169555522819</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0292397660819</v>
+      </c>
+      <c r="D337" t="inlineStr"/>
       <c r="E337" t="inlineStr">
         <is>
-          <t>Reebok Boys SS Dry Fit Crew Shirt with High Chest Logo</t>
+          <t>Reebok Boys SS Dry Fit Crew Shirt with Reebok Writing Logo</t>
         </is>
       </c>
       <c r="F337" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G337" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H337" t="inlineStr">
         <is>
-          <t>B0GWKCLD57</t>
+          <t>B0GWKDJ7VN</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr">
         <is>
-          <t>196979613577</t>
+          <t>196979613331</t>
         </is>
       </c>
       <c r="B338" t="inlineStr">
         <is>
-          <t>RBK43725</t>
+          <t>RBK43701</t>
         </is>
       </c>
       <c r="C338" t="n">
-        <v>0.06623225364152249</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0165380374862</v>
+      </c>
+      <c r="D338" t="inlineStr"/>
       <c r="E338" t="inlineStr">
         <is>
-          <t>Reebok Boys SS Dry Fit Crew Shirt with Left Chest Logo</t>
+          <t>Reebok Boys SS Dry Fit Crew Shirt with High Chest Logo</t>
         </is>
       </c>
       <c r="F338" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G338" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H338" t="inlineStr">
         <is>
-          <t>B0GWKG2NT8</t>
+          <t>B0GWKG5G7N</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr">
         <is>
-          <t>196979613560</t>
+          <t>196979613324</t>
         </is>
       </c>
       <c r="B339" t="inlineStr">
         <is>
-          <t>RBK43724</t>
+          <t>RBK43700</t>
         </is>
       </c>
       <c r="C339" t="n">
-        <v>0.03935556982622048</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0055126791621</v>
+      </c>
+      <c r="D339" t="inlineStr"/>
       <c r="E339" t="inlineStr">
         <is>
-          <t>Reebok Boys SS Dry Fit Crew Shirt with Left Chest Logo</t>
+          <t>Reebok Boys SS Dry Fit Crew Shirt with High Chest Logo</t>
         </is>
       </c>
       <c r="F339" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G339" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H339" t="inlineStr">
         <is>
-          <t>B0GWK7CFXC</t>
+          <t>B0GWKKHHDS</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr">
         <is>
-          <t>196979613553</t>
+          <t>196979613317</t>
         </is>
       </c>
       <c r="B340" t="inlineStr">
         <is>
-          <t>RBK43723</t>
+          <t>RBK43699</t>
         </is>
       </c>
       <c r="C340" t="n">
-        <v>0.01623327865030657</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0033076074972</v>
+      </c>
+      <c r="D340" t="inlineStr"/>
       <c r="E340" t="inlineStr">
         <is>
-          <t>Reebok Boys SS Dry Fit Crew Shirt with Left Chest Logo</t>
+          <t>Reebok Boys SS Dry Fit Crew Shirt with High Chest Logo</t>
         </is>
       </c>
       <c r="F340" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G340" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H340" t="inlineStr">
         <is>
-          <t>B0GWKKD9CJ</t>
+          <t>B0GWKL3RYP</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr">
         <is>
-          <t>196979613584</t>
+          <t>196979613348</t>
         </is>
       </c>
       <c r="B341" t="inlineStr">
         <is>
-          <t>RBK43726</t>
+          <t>RBK43702</t>
         </is>
       </c>
       <c r="C341" t="n">
-        <v>0.0450169555522819</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0033076074972</v>
+      </c>
+      <c r="D341" t="inlineStr"/>
       <c r="E341" t="inlineStr">
         <is>
-          <t>Reebok Boys SS Dry Fit Crew Shirt with Left Chest Logo</t>
+          <t>Reebok Boys SS Dry Fit Crew Shirt with High Chest Logo</t>
         </is>
       </c>
       <c r="F341" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G341" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H341" t="inlineStr">
         <is>
-          <t>B0GWKFLZ69</t>
+          <t>B0GWKL3CNL</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr">
         <is>
-          <t>196979613614</t>
+          <t>196979613379</t>
         </is>
       </c>
       <c r="B342" t="inlineStr">
         <is>
-          <t>RBK43729</t>
+          <t>RBK43705</t>
         </is>
       </c>
       <c r="C342" t="n">
-        <v>0.06623225364152249</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.1113561190739</v>
+      </c>
+      <c r="D342" t="inlineStr"/>
       <c r="E342" t="inlineStr">
         <is>
-          <t>Reebok Boys SS Dry Fit Crew Shirt with Left Chest Logo</t>
+          <t>Reebok Boys SS Dry Fit Crew Shirt with High Chest Logo</t>
         </is>
       </c>
       <c r="F342" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G342" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H342" t="inlineStr">
         <is>
-          <t>B0GWKHLJZT</t>
+          <t>B0GWKLBW4G</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr">
         <is>
-          <t>196979613607</t>
+          <t>196979613362</t>
         </is>
       </c>
       <c r="B343" t="inlineStr">
         <is>
-          <t>RBK43728</t>
+          <t>RBK43704</t>
         </is>
       </c>
       <c r="C343" t="n">
-        <v>0.03935556982622048</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0286659316428</v>
+      </c>
+      <c r="D343" t="inlineStr"/>
       <c r="E343" t="inlineStr">
         <is>
-          <t>Reebok Boys SS Dry Fit Crew Shirt with Left Chest Logo</t>
+          <t>Reebok Boys SS Dry Fit Crew Shirt with High Chest Logo</t>
         </is>
       </c>
       <c r="F343" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G343" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H343" t="inlineStr">
         <is>
-          <t>B0GWK8VH88</t>
+          <t>B0GWK8BN1W</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr">
         <is>
-          <t>196979613591</t>
+          <t>196979613355</t>
         </is>
       </c>
       <c r="B344" t="inlineStr">
         <is>
-          <t>RBK43727</t>
+          <t>RBK43703</t>
         </is>
       </c>
       <c r="C344" t="n">
-        <v>0.01623327865030657</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0154355016538</v>
+      </c>
+      <c r="D344" t="inlineStr"/>
       <c r="E344" t="inlineStr">
         <is>
-          <t>Reebok Boys SS Dry Fit Crew Shirt with Left Chest Logo</t>
+          <t>Reebok Boys SS Dry Fit Crew Shirt with High Chest Logo</t>
         </is>
       </c>
       <c r="F344" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G344" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H344" t="inlineStr">
         <is>
-          <t>B0GWKHZ2W6</t>
+          <t>B0GWKGVLZB</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr">
         <is>
-          <t>196979613621</t>
+          <t>196979613386</t>
         </is>
       </c>
       <c r="B345" t="inlineStr">
         <is>
-          <t>RBK43730</t>
+          <t>RBK43706</t>
         </is>
       </c>
       <c r="C345" t="n">
-        <v>0.0450169555522819</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0407938257993</v>
+      </c>
+      <c r="D345" t="inlineStr"/>
       <c r="E345" t="inlineStr">
         <is>
-          <t>Reebok Boys SS Dry Fit Crew Shirt with Left Chest Logo</t>
+          <t>Reebok Boys SS Dry Fit Crew Shirt with High Chest Logo</t>
         </is>
       </c>
       <c r="F345" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G345" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H345" t="inlineStr">
         <is>
-          <t>B0GWKKF5WL</t>
+          <t>B0GWKD1N63</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr">
         <is>
-          <t>196979613652</t>
+          <t>196979613416</t>
         </is>
       </c>
       <c r="B346" t="inlineStr">
         <is>
-          <t>RBK43733</t>
+          <t>RBK43709</t>
         </is>
       </c>
       <c r="C346" t="n">
-        <v>0.06623225364152249</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0407938257993</v>
+      </c>
+      <c r="D346" t="inlineStr"/>
       <c r="E346" t="inlineStr">
         <is>
-          <t>Reebok Boys SS Dry Fit Crew Shirt with Left Chest Logo</t>
+          <t>Reebok Boys SS Dry Fit Crew Shirt with High Chest Logo</t>
         </is>
       </c>
       <c r="F346" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G346" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H346" t="inlineStr">
         <is>
-          <t>B0GWKGLZ6L</t>
+          <t>B0GWK9W4YD</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr">
         <is>
-          <t>196979613645</t>
+          <t>196979613409</t>
         </is>
       </c>
       <c r="B347" t="inlineStr">
         <is>
-          <t>RBK43732</t>
+          <t>RBK43708</t>
         </is>
       </c>
       <c r="C347" t="n">
-        <v>0.03935556982622048</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0121278941566</v>
+      </c>
+      <c r="D347" t="inlineStr"/>
       <c r="E347" t="inlineStr">
         <is>
-          <t>Reebok Boys SS Dry Fit Crew Shirt with Left Chest Logo</t>
+          <t>Reebok Boys SS Dry Fit Crew Shirt with High Chest Logo</t>
         </is>
       </c>
       <c r="F347" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G347" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H347" t="inlineStr">
         <is>
-          <t>B0GWKHFVBK</t>
+          <t>B0GWK8GVTS</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr">
         <is>
-          <t>196979613638</t>
+          <t>196979613393</t>
         </is>
       </c>
       <c r="B348" t="inlineStr">
         <is>
-          <t>RBK43731</t>
+          <t>RBK43707</t>
         </is>
       </c>
       <c r="C348" t="n">
-        <v>0.01623327865030657</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0066152149945</v>
+      </c>
+      <c r="D348" t="inlineStr"/>
       <c r="E348" t="inlineStr">
         <is>
-          <t>Reebok Boys SS Dry Fit Crew Shirt with Left Chest Logo</t>
+          <t>Reebok Boys SS Dry Fit Crew Shirt with High Chest Logo</t>
         </is>
       </c>
       <c r="F348" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G348" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H348" t="inlineStr">
         <is>
-          <t>B0GWKFZZW1</t>
+          <t>B0GWKCB4DB</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr">
         <is>
-          <t>196979613669</t>
+          <t>196979613423</t>
         </is>
       </c>
       <c r="B349" t="inlineStr">
         <is>
-          <t>RBK43734</t>
+          <t>RBK43710</t>
         </is>
       </c>
       <c r="C349" t="n">
-        <v>0.0450169555522819</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0286659316428</v>
+      </c>
+      <c r="D349" t="inlineStr"/>
       <c r="E349" t="inlineStr">
         <is>
-          <t>Reebok Boys SS Dry Fit Crew Shirt with Left Chest Logo</t>
+          <t>Reebok Boys SS Dry Fit Crew Shirt with High Chest Logo</t>
         </is>
       </c>
       <c r="F349" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G349" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H349" t="inlineStr">
         <is>
-          <t>B0GWKCKPD2</t>
+          <t>B0GWKJZ8PT</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr">
         <is>
-          <t>196979613690</t>
+          <t>196979613454</t>
         </is>
       </c>
       <c r="B350" t="inlineStr">
         <is>
-          <t>RBK43737</t>
+          <t>RBK43713</t>
         </is>
       </c>
       <c r="C350" t="n">
-        <v>0.06623225364152249</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.1256890848953</v>
+      </c>
+      <c r="D350" t="inlineStr"/>
       <c r="E350" t="inlineStr">
         <is>
-          <t>Reebok Boys SS Dry Fit Crew Shirt with Left Chest Logo</t>
+          <t>Reebok Boys SS Dry Fit Crew Shirt with High Chest Logo</t>
         </is>
       </c>
       <c r="F350" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G350" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H350" t="inlineStr">
         <is>
-          <t>B0GWKFJMQP</t>
+          <t>B0GWKKP5MQ</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr">
         <is>
-          <t>196979613683</t>
+          <t>196979613447</t>
         </is>
       </c>
       <c r="B351" t="inlineStr">
         <is>
-          <t>RBK43736</t>
+          <t>RBK43712</t>
         </is>
       </c>
       <c r="C351" t="n">
-        <v>0.03935556982622048</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0650496141125</v>
+      </c>
+      <c r="D351" t="inlineStr"/>
       <c r="E351" t="inlineStr">
         <is>
-          <t>Reebok Boys SS Dry Fit Crew Shirt with Left Chest Logo</t>
+          <t>Reebok Boys SS Dry Fit Crew Shirt with High Chest Logo</t>
         </is>
       </c>
       <c r="F351" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G351" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H351" t="inlineStr">
         <is>
-          <t>B0GWKJ3DWZ</t>
+          <t>B0GWKFSGQG</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr">
         <is>
-          <t>196979613676</t>
+          <t>196979613430</t>
         </is>
       </c>
       <c r="B352" t="inlineStr">
         <is>
-          <t>RBK43735</t>
+          <t>RBK43711</t>
         </is>
       </c>
       <c r="C352" t="n">
-        <v>0.01623327865030657</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0121278941566</v>
+      </c>
+      <c r="D352" t="inlineStr"/>
       <c r="E352" t="inlineStr">
         <is>
-          <t>Reebok Boys SS Dry Fit Crew Shirt with Left Chest Logo</t>
+          <t>Reebok Boys SS Dry Fit Crew Shirt with High Chest Logo</t>
         </is>
       </c>
       <c r="F352" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G352" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H352" t="inlineStr">
         <is>
-          <t>B0GWKHFN4V</t>
+          <t>B0GWKJTYGS</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr">
         <is>
-          <t>196979613706</t>
+          <t>196979613461</t>
         </is>
       </c>
       <c r="B353" t="inlineStr">
         <is>
-          <t>RBK43738</t>
+          <t>RBK43714</t>
         </is>
       </c>
       <c r="C353" t="n">
-        <v>0.0450169555522819</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.06945975744210001</v>
+      </c>
+      <c r="D353" t="inlineStr"/>
       <c r="E353" t="inlineStr">
         <is>
-          <t>Reebok Boys SS Dry Fit Crew Shirt with Left Chest Logo</t>
+          <t>Reebok Boys SS Dry Fit Crew Shirt with High Chest Logo</t>
         </is>
       </c>
       <c r="F353" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G353" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H353" t="inlineStr">
         <is>
-          <t>B0GWK3JKM8</t>
+          <t>B0GWK9XZZC</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr">
         <is>
-          <t>196979613737</t>
+          <t>196979613492</t>
         </is>
       </c>
       <c r="B354" t="inlineStr">
         <is>
-          <t>RBK43741</t>
+          <t>RBK43717</t>
         </is>
       </c>
       <c r="C354" t="n">
-        <v>0.06623225364152249</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.1014332965821</v>
+      </c>
+      <c r="D354" t="inlineStr"/>
       <c r="E354" t="inlineStr">
         <is>
-          <t>Reebok Boys SS Dry Fit Crew Shirt with Left Chest Logo</t>
+          <t>Reebok Boys SS Dry Fit Crew Shirt with High Chest Logo</t>
         </is>
       </c>
       <c r="F354" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G354" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H354" t="inlineStr">
         <is>
-          <t>B0GWKKD34R</t>
+          <t>B0GWKFMTZS</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr">
         <is>
-          <t>196979613720</t>
+          <t>196979613485</t>
         </is>
       </c>
       <c r="B355" t="inlineStr">
         <is>
-          <t>RBK43740</t>
+          <t>RBK43716</t>
         </is>
       </c>
       <c r="C355" t="n">
-        <v>0.03935556982622048</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.06394707828</v>
+      </c>
+      <c r="D355" t="inlineStr"/>
       <c r="E355" t="inlineStr">
         <is>
-          <t>Reebok Boys SS Dry Fit Crew Shirt with Left Chest Logo</t>
+          <t>Reebok Boys SS Dry Fit Crew Shirt with High Chest Logo</t>
         </is>
       </c>
       <c r="F355" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G355" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H355" t="inlineStr">
         <is>
-          <t>B0GWK95SK3</t>
+          <t>B0GWKKNKXV</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr">
         <is>
-          <t>196979613713</t>
+          <t>196979613478</t>
         </is>
       </c>
       <c r="B356" t="inlineStr">
         <is>
-          <t>RBK43739</t>
+          <t>RBK43715</t>
         </is>
       </c>
       <c r="C356" t="n">
-        <v>0.01623327865030657</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0275633958104</v>
+      </c>
+      <c r="D356" t="inlineStr"/>
       <c r="E356" t="inlineStr">
         <is>
-          <t>Reebok Boys SS Dry Fit Crew Shirt with Left Chest Logo</t>
+          <t>Reebok Boys SS Dry Fit Crew Shirt with High Chest Logo</t>
         </is>
       </c>
       <c r="F356" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G356" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H356" t="inlineStr">
         <is>
-          <t>B0GWKGTSFR</t>
+          <t>B0GWKJ85M9</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr">
         <is>
-          <t>196979613744</t>
+          <t>196979613508</t>
         </is>
       </c>
       <c r="B357" t="inlineStr">
         <is>
-          <t>RBK43742</t>
+          <t>RBK43718</t>
         </is>
       </c>
       <c r="C357" t="n">
-        <v>0.0450169555522819</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0595369349504</v>
+      </c>
+      <c r="D357" t="inlineStr"/>
       <c r="E357" t="inlineStr">
         <is>
-          <t>Reebok Boys SS Dry Fit Crew Shirt with Left Chest Logo</t>
+          <t>Reebok Boys SS Dry Fit Crew Shirt with High Chest Logo</t>
         </is>
       </c>
       <c r="F357" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G357" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H357" t="inlineStr">
         <is>
-          <t>B0GWKGYGQ2</t>
+          <t>B0GWKQ54K4</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr">
         <is>
-          <t>196979613775</t>
+          <t>196979613539</t>
         </is>
       </c>
       <c r="B358" t="inlineStr">
         <is>
-          <t>RBK43745</t>
+          <t>RBK43721</t>
         </is>
       </c>
       <c r="C358" t="n">
-        <v>0.06623225364152249</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0826901874311</v>
+      </c>
+      <c r="D358" t="inlineStr"/>
       <c r="E358" t="inlineStr">
         <is>
-          <t>Reebok Boys SS Dry Fit Crew Shirt with Left Chest Logo</t>
+          <t>Reebok Boys SS Dry Fit Crew Shirt with High Chest Logo</t>
         </is>
       </c>
       <c r="F358" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G358" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H358" t="inlineStr">
         <is>
-          <t>B0GWKKHP87</t>
+          <t>B0GWKGGQVX</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr">
         <is>
-          <t>196979613768</t>
+          <t>196979613522</t>
         </is>
       </c>
       <c r="B359" t="inlineStr">
         <is>
-          <t>RBK43744</t>
+          <t>RBK43720</t>
         </is>
       </c>
       <c r="C359" t="n">
-        <v>0.03935556982622048</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0363836824697</v>
+      </c>
+      <c r="D359" t="inlineStr"/>
       <c r="E359" t="inlineStr">
         <is>
-          <t>Reebok Boys SS Dry Fit Crew Shirt with Left Chest Logo</t>
+          <t>Reebok Boys SS Dry Fit Crew Shirt with High Chest Logo</t>
         </is>
       </c>
       <c r="F359" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G359" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H359" t="inlineStr">
         <is>
-          <t>B0GWKLNVJW</t>
+          <t>B0GWK543D8</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr">
         <is>
-          <t>196979613751</t>
+          <t>196979613515</t>
         </is>
       </c>
       <c r="B360" t="inlineStr">
         <is>
-          <t>RBK43743</t>
+          <t>RBK43719</t>
         </is>
       </c>
       <c r="C360" t="n">
-        <v>0.01623327865030657</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0088202866593</v>
+      </c>
+      <c r="D360" t="inlineStr"/>
       <c r="E360" t="inlineStr">
         <is>
-          <t>Reebok Boys SS Dry Fit Crew Shirt with Left Chest Logo</t>
+          <t>Reebok Boys SS Dry Fit Crew Shirt with High Chest Logo</t>
         </is>
       </c>
       <c r="F360" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G360" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H360" t="inlineStr">
         <is>
-          <t>B0GWKKPH23</t>
+          <t>B0GWKCDSR3</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr">
         <is>
-          <t>196979613782</t>
+          <t>196979613546</t>
         </is>
       </c>
       <c r="B361" t="inlineStr">
         <is>
-          <t>RBK43746</t>
+          <t>RBK43722</t>
         </is>
       </c>
       <c r="C361" t="n">
-        <v>0.0450169555522819</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0341786108049</v>
+      </c>
+      <c r="D361" t="inlineStr"/>
       <c r="E361" t="inlineStr">
         <is>
-          <t>Reebok Boys SS Dry Fit Crew Shirt with Left Chest Logo</t>
+          <t>Reebok Boys SS Dry Fit Crew Shirt with High Chest Logo</t>
         </is>
       </c>
       <c r="F361" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G361" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H361" t="inlineStr">
         <is>
-          <t>B0GWK8KJ7J</t>
+          <t>B0GWKCLD57</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr">
         <is>
-          <t>196979613812</t>
+          <t>196979613577</t>
         </is>
       </c>
       <c r="B362" t="inlineStr">
         <is>
-          <t>RBK43749</t>
+          <t>RBK43725</t>
         </is>
       </c>
       <c r="C362" t="n">
-        <v>0.06623225364152249</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0179533213645</v>
+      </c>
+      <c r="D362" t="inlineStr"/>
       <c r="E362" t="inlineStr">
         <is>
-          <t>Reebok Boys SS Dry Fit Crew Shirt with Reebok Writing Logo</t>
+          <t>Reebok Boys SS Dry Fit Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F362" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G362" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H362" t="inlineStr">
         <is>
-          <t>B0GWKDKYLX</t>
+          <t>B0GWKG2NT8</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr">
         <is>
-          <t>196979613805</t>
+          <t>196979613560</t>
         </is>
       </c>
       <c r="B363" t="inlineStr">
         <is>
-          <t>RBK43748</t>
+          <t>RBK43724</t>
         </is>
       </c>
       <c r="C363" t="n">
-        <v>0.03935556982622048</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.008976660682200001</v>
+      </c>
+      <c r="D363" t="inlineStr"/>
       <c r="E363" t="inlineStr">
         <is>
-          <t>Reebok Boys SS Dry Fit Crew Shirt with Reebok Writing Logo</t>
+          <t>Reebok Boys SS Dry Fit Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F363" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G363" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H363" t="inlineStr">
         <is>
-          <t>B0GWKFTR9J</t>
+          <t>B0GWK7CFXC</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr">
         <is>
-          <t>196979613799</t>
+          <t>196979613553</t>
         </is>
       </c>
       <c r="B364" t="inlineStr">
         <is>
-          <t>RBK43747</t>
+          <t>RBK43723</t>
         </is>
       </c>
       <c r="C364" t="n">
-        <v>0.01623327865030657</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0035906642729</v>
+      </c>
+      <c r="D364" t="inlineStr"/>
       <c r="E364" t="inlineStr">
         <is>
-          <t>Reebok Boys SS Dry Fit Crew Shirt with Reebok Writing Logo</t>
+          <t>Reebok Boys SS Dry Fit Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F364" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G364" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H364" t="inlineStr">
         <is>
-          <t>B0GWKGKPM9</t>
+          <t>B0GWKKD9CJ</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr">
         <is>
-          <t>196979613829</t>
+          <t>196979613584</t>
         </is>
       </c>
       <c r="B365" t="inlineStr">
         <is>
-          <t>RBK43750</t>
+          <t>RBK43726</t>
         </is>
       </c>
       <c r="C365" t="n">
-        <v>0.0450169555522819</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.008976660682200001</v>
+      </c>
+      <c r="D365" t="inlineStr"/>
       <c r="E365" t="inlineStr">
         <is>
-          <t>Reebok Boys SS Dry Fit Crew Shirt with Reebok Writing Logo</t>
+          <t>Reebok Boys SS Dry Fit Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F365" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G365" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H365" t="inlineStr">
         <is>
-          <t>B0GWKD9V9G</t>
+          <t>B0GWKFLZ69</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr">
         <is>
-          <t>196979613850</t>
+          <t>196979613614</t>
         </is>
       </c>
       <c r="B366" t="inlineStr">
         <is>
-          <t>RBK43753</t>
+          <t>RBK43729</t>
         </is>
       </c>
       <c r="C366" t="n">
-        <v>0.06623225364152249</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.09335727109520001</v>
+      </c>
+      <c r="D366" t="inlineStr"/>
       <c r="E366" t="inlineStr">
         <is>
-          <t>Reebok Boys SS Dry Fit Crew Shirt with Reebok Writing Logo</t>
+          <t>Reebok Boys SS Dry Fit Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F366" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G366" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H366" t="inlineStr">
         <is>
-          <t>B0GWKHQP6V</t>
+          <t>B0GWKHLJZT</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr">
         <is>
-          <t>196979613843</t>
+          <t>196979613607</t>
         </is>
       </c>
       <c r="B367" t="inlineStr">
         <is>
-          <t>RBK43752</t>
+          <t>RBK43728</t>
         </is>
       </c>
       <c r="C367" t="n">
-        <v>0.03935556982622048</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0287253141831</v>
+      </c>
+      <c r="D367" t="inlineStr"/>
       <c r="E367" t="inlineStr">
         <is>
-          <t>Reebok Boys SS Dry Fit Crew Shirt with Reebok Writing Logo</t>
+          <t>Reebok Boys SS Dry Fit Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F367" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G367" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H367" t="inlineStr">
         <is>
-          <t>B0GWKGK1WX</t>
+          <t>B0GWK8VH88</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr">
         <is>
-          <t>196979613836</t>
+          <t>196979613591</t>
         </is>
       </c>
       <c r="B368" t="inlineStr">
         <is>
-          <t>RBK43751</t>
+          <t>RBK43727</t>
         </is>
       </c>
       <c r="C368" t="n">
-        <v>0.01623327865030657</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0071813285458</v>
+      </c>
+      <c r="D368" t="inlineStr"/>
       <c r="E368" t="inlineStr">
         <is>
-          <t>Reebok Boys SS Dry Fit Crew Shirt with Reebok Writing Logo</t>
+          <t>Reebok Boys SS Dry Fit Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F368" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G368" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H368" t="inlineStr">
         <is>
-          <t>B0GWKKKZ5H</t>
+          <t>B0GWKHZ2W6</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr">
         <is>
-          <t>196979613867</t>
+          <t>196979613621</t>
         </is>
       </c>
       <c r="B369" t="inlineStr">
         <is>
-          <t>RBK43754</t>
+          <t>RBK43730</t>
         </is>
       </c>
       <c r="C369" t="n">
-        <v>0.0450169555522819</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0466786355476</v>
+      </c>
+      <c r="D369" t="inlineStr"/>
       <c r="E369" t="inlineStr">
         <is>
-          <t>Reebok Boys SS Dry Fit Crew Shirt with Reebok Writing Logo</t>
+          <t>Reebok Boys SS Dry Fit Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F369" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G369" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H369" t="inlineStr">
         <is>
-          <t>B0GWKQ5BYG</t>
+          <t>B0GWKKF5WL</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr">
         <is>
-          <t>196979613898</t>
+          <t>196979613652</t>
         </is>
       </c>
       <c r="B370" t="inlineStr">
         <is>
-          <t>RBK43757</t>
+          <t>RBK43733</t>
         </is>
       </c>
       <c r="C370" t="n">
-        <v>0.06623225364152249</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.032315978456</v>
+      </c>
+      <c r="D370" t="inlineStr"/>
       <c r="E370" t="inlineStr">
         <is>
-          <t>Reebok Boys SS Dry Fit Crew Shirt with Reebok Writing Logo</t>
+          <t>Reebok Boys SS Dry Fit Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F370" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G370" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H370" t="inlineStr">
         <is>
-          <t>B0GWKJTYXP</t>
+          <t>B0GWKGLZ6L</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr">
         <is>
-          <t>196979613881</t>
+          <t>196979613645</t>
         </is>
       </c>
       <c r="B371" t="inlineStr">
         <is>
-          <t>RBK43756</t>
+          <t>RBK43732</t>
         </is>
       </c>
       <c r="C371" t="n">
-        <v>0.03935556982622048</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0251346499102</v>
+      </c>
+      <c r="D371" t="inlineStr"/>
       <c r="E371" t="inlineStr">
         <is>
-          <t>Reebok Boys SS Dry Fit Crew Shirt with Reebok Writing Logo</t>
+          <t>Reebok Boys SS Dry Fit Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F371" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G371" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H371" t="inlineStr">
         <is>
-          <t>B0GWKDX9Q1</t>
+          <t>B0GWKHFVBK</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr">
         <is>
-          <t>196979613874</t>
+          <t>196979613638</t>
         </is>
       </c>
       <c r="B372" t="inlineStr">
         <is>
-          <t>RBK43755</t>
+          <t>RBK43731</t>
         </is>
       </c>
       <c r="C372" t="n">
-        <v>0.01623327865030657</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0125673249551</v>
+      </c>
+      <c r="D372" t="inlineStr"/>
       <c r="E372" t="inlineStr">
         <is>
-          <t>Reebok Boys SS Dry Fit Crew Shirt with Reebok Writing Logo</t>
+          <t>Reebok Boys SS Dry Fit Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F372" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G372" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H372" t="inlineStr">
         <is>
-          <t>B0GWKH9HPH</t>
+          <t>B0GWKFZZW1</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr">
         <is>
-          <t>196979613904</t>
+          <t>196979613669</t>
         </is>
       </c>
       <c r="B373" t="inlineStr">
         <is>
-          <t>RBK43758</t>
+          <t>RBK43734</t>
         </is>
       </c>
       <c r="C373" t="n">
-        <v>0.0450169555522819</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0412926391382</v>
+      </c>
+      <c r="D373" t="inlineStr"/>
       <c r="E373" t="inlineStr">
         <is>
-          <t>Reebok Boys SS Dry Fit Crew Shirt with Reebok Writing Logo</t>
+          <t>Reebok Boys SS Dry Fit Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F373" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G373" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H373" t="inlineStr">
         <is>
-          <t>B0GWKHQP6T</t>
+          <t>B0GWKCKPD2</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr">
         <is>
-          <t>196979613935</t>
+          <t>196979613690</t>
         </is>
       </c>
       <c r="B374" t="inlineStr">
         <is>
-          <t>RBK43761</t>
+          <t>RBK43737</t>
         </is>
       </c>
       <c r="C374" t="n">
-        <v>0.06623225364152249</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0736086175943</v>
+      </c>
+      <c r="D374" t="inlineStr"/>
       <c r="E374" t="inlineStr">
         <is>
-          <t>Reebok Boys SS Dry Fit Crew Shirt with Reebok Writing Logo</t>
+          <t>Reebok Boys SS Dry Fit Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F374" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G374" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H374" t="inlineStr">
         <is>
-          <t>B0GWKJGQ2Z</t>
+          <t>B0GWKFJMQP</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr">
         <is>
-          <t>196979613928</t>
+          <t>196979613683</t>
         </is>
       </c>
       <c r="B375" t="inlineStr">
         <is>
-          <t>RBK43760</t>
+          <t>RBK43736</t>
         </is>
       </c>
       <c r="C375" t="n">
-        <v>0.03935556982622048</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0610412926391</v>
+      </c>
+      <c r="D375" t="inlineStr"/>
       <c r="E375" t="inlineStr">
         <is>
-          <t>Reebok Boys SS Dry Fit Crew Shirt with Reebok Writing Logo</t>
+          <t>Reebok Boys SS Dry Fit Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F375" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G375" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H375" t="inlineStr">
         <is>
-          <t>B0GWKHPZD5</t>
+          <t>B0GWKJ3DWZ</t>
         </is>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr">
         <is>
-          <t>196979613911</t>
+          <t>196979613676</t>
         </is>
       </c>
       <c r="B376" t="inlineStr">
         <is>
-          <t>RBK43759</t>
+          <t>RBK43735</t>
         </is>
       </c>
       <c r="C376" t="n">
-        <v>0.01623327865030657</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.016157989228</v>
+      </c>
+      <c r="D376" t="inlineStr"/>
       <c r="E376" t="inlineStr">
         <is>
-          <t>Reebok Boys SS Dry Fit Crew Shirt with Reebok Writing Logo</t>
+          <t>Reebok Boys SS Dry Fit Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F376" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G376" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H376" t="inlineStr">
         <is>
-          <t>B0GWKMS7VM</t>
+          <t>B0GWKHFN4V</t>
         </is>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr">
         <is>
-          <t>196979613942</t>
+          <t>196979613706</t>
         </is>
       </c>
       <c r="B377" t="inlineStr">
         <is>
-          <t>RBK43762</t>
+          <t>RBK43738</t>
         </is>
       </c>
       <c r="C377" t="n">
-        <v>0.0450169555522819</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0520646319569</v>
+      </c>
+      <c r="D377" t="inlineStr"/>
       <c r="E377" t="inlineStr">
         <is>
-          <t>Reebok Boys SS Dry Fit Crew Shirt with Reebok Writing Logo</t>
+          <t>Reebok Boys SS Dry Fit Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F377" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G377" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H377" t="inlineStr">
         <is>
-          <t>B0GWKGC9MS</t>
+          <t>B0GWK3JKM8</t>
         </is>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr">
         <is>
-          <t>196979613973</t>
+          <t>196979613737</t>
         </is>
       </c>
       <c r="B378" t="inlineStr">
         <is>
-          <t>RBK43765</t>
+          <t>RBK43741</t>
         </is>
       </c>
       <c r="C378" t="n">
-        <v>0.06623225364152249</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.08078994614</v>
+      </c>
+      <c r="D378" t="inlineStr"/>
       <c r="E378" t="inlineStr">
         <is>
-          <t>Reebok Boys SS Dry Fit Crew Shirt with Reebok Writing Logo</t>
+          <t>Reebok Boys SS Dry Fit Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F378" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G378" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H378" t="inlineStr">
         <is>
-          <t>B0GWKKM3DT</t>
+          <t>B0GWKKD34R</t>
         </is>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr">
         <is>
-          <t>196979613966</t>
+          <t>196979613720</t>
         </is>
       </c>
       <c r="B379" t="inlineStr">
         <is>
-          <t>RBK43764</t>
+          <t>RBK43740</t>
         </is>
       </c>
       <c r="C379" t="n">
-        <v>0.03935556982622048</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0843806104129</v>
+      </c>
+      <c r="D379" t="inlineStr"/>
       <c r="E379" t="inlineStr">
         <is>
-          <t>Reebok Boys SS Dry Fit Crew Shirt with Reebok Writing Logo</t>
+          <t>Reebok Boys SS Dry Fit Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F379" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G379" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H379" t="inlineStr">
         <is>
-          <t>B0GWK5ZNYC</t>
+          <t>B0GWK95SK3</t>
         </is>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="inlineStr">
         <is>
-          <t>196979613959</t>
+          <t>196979613713</t>
         </is>
       </c>
       <c r="B380" t="inlineStr">
         <is>
-          <t>RBK43763</t>
+          <t>RBK43739</t>
         </is>
       </c>
       <c r="C380" t="n">
-        <v>0.01623327865030657</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0341113105925</v>
+      </c>
+      <c r="D380" t="inlineStr"/>
       <c r="E380" t="inlineStr">
         <is>
-          <t>Reebok Boys SS Dry Fit Crew Shirt with Reebok Writing Logo</t>
+          <t>Reebok Boys SS Dry Fit Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F380" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G380" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H380" t="inlineStr">
         <is>
-          <t>B0GWKJRD6M</t>
+          <t>B0GWKGTSFR</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr">
         <is>
-          <t>196979613980</t>
+          <t>196979613744</t>
         </is>
       </c>
       <c r="B381" t="inlineStr">
         <is>
-          <t>RBK43766</t>
+          <t>RBK43742</t>
         </is>
       </c>
       <c r="C381" t="n">
-        <v>0.0450169555522819</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0700179533214</v>
+      </c>
+      <c r="D381" t="inlineStr"/>
       <c r="E381" t="inlineStr">
         <is>
-          <t>Reebok Boys SS Dry Fit Crew Shirt with Reebok Writing Logo</t>
+          <t>Reebok Boys SS Dry Fit Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F381" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G381" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H381" t="inlineStr">
         <is>
-          <t>B0GWKDJ7VM</t>
+          <t>B0GWKGYGQ2</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr">
         <is>
-          <t>196979614017</t>
+          <t>196979613775</t>
         </is>
       </c>
       <c r="B382" t="inlineStr">
         <is>
-          <t>RBK43769</t>
+          <t>RBK43745</t>
         </is>
       </c>
       <c r="C382" t="n">
-        <v>0.06623225364152249</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0754039497307</v>
+      </c>
+      <c r="D382" t="inlineStr"/>
       <c r="E382" t="inlineStr">
         <is>
-          <t>Reebok Boys SS Dry Fit Crew Shirt with Reebok Writing Logo</t>
+          <t>Reebok Boys SS Dry Fit Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F382" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G382" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H382" t="inlineStr">
         <is>
-          <t>B0GWKKMP9Q</t>
+          <t>B0GWKKHP87</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr">
         <is>
-          <t>196979614000</t>
+          <t>196979613768</t>
         </is>
       </c>
       <c r="B383" t="inlineStr">
         <is>
-          <t>RBK43768</t>
+          <t>RBK43744</t>
         </is>
       </c>
       <c r="C383" t="n">
-        <v>0.03935556982622048</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0520646319569</v>
+      </c>
+      <c r="D383" t="inlineStr"/>
       <c r="E383" t="inlineStr">
         <is>
-          <t>Reebok Boys SS Dry Fit Crew Shirt with Reebok Writing Logo</t>
+          <t>Reebok Boys SS Dry Fit Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F383" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G383" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H383" t="inlineStr">
         <is>
-          <t>B0GWKFVWT4</t>
+          <t>B0GWKLNVJW</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr">
         <is>
-          <t>196979613997</t>
+          <t>196979613751</t>
         </is>
       </c>
       <c r="B384" t="inlineStr">
         <is>
-          <t>RBK43767</t>
+          <t>RBK43743</t>
         </is>
       </c>
       <c r="C384" t="n">
-        <v>0.01623327865030657</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.016157989228</v>
+      </c>
+      <c r="D384" t="inlineStr"/>
       <c r="E384" t="inlineStr">
         <is>
-          <t>Reebok Boys SS Dry Fit Crew Shirt with Reebok Writing Logo</t>
+          <t>Reebok Boys SS Dry Fit Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F384" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G384" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H384" t="inlineStr">
         <is>
-          <t>B0GWKJ4VF8</t>
+          <t>B0GWKKPH23</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr">
         <is>
-          <t>196979614024</t>
+          <t>196979613782</t>
         </is>
       </c>
       <c r="B385" t="inlineStr">
         <is>
-          <t>RBK43770</t>
+          <t>RBK43746</t>
         </is>
       </c>
       <c r="C385" t="n">
-        <v>0.0450169555522819</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0574506283662</v>
+      </c>
+      <c r="D385" t="inlineStr"/>
       <c r="E385" t="inlineStr">
         <is>
-          <t>Reebok Boys SS Dry Fit Crew Shirt with Reebok Writing Logo</t>
+          <t>Reebok Boys SS Dry Fit Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F385" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G385" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H385" t="inlineStr">
         <is>
-          <t>B0GWKDJ7VN</t>
+          <t>B0GWK8KJ7J</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr">
         <is>
           <t>196979615250</t>
         </is>
       </c>
       <c r="B386" t="inlineStr">
         <is>
           <t>RBK43893</t>
         </is>
       </c>
       <c r="C386" t="n">
-        <v>0.06623225364152249</v>
+        <v>0.0662322536415</v>
       </c>
       <c r="D386" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E386" t="inlineStr">
         <is>
           <t>Reebok Boys SS Mesh Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F386" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G386" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H386" t="inlineStr">
         <is>
           <t>B0GWRT9RST</t>
         </is>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr">
         <is>
           <t>196979615243</t>
         </is>
       </c>
       <c r="B387" t="inlineStr">
         <is>
           <t>RBK43892</t>
         </is>
       </c>
       <c r="C387" t="n">
-        <v>0.03935556982622048</v>
+        <v>0.0393555698262</v>
       </c>
       <c r="D387" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E387" t="inlineStr">
         <is>
           <t>Reebok Boys SS Mesh Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F387" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G387" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H387" t="inlineStr">
         <is>
           <t>B0GWRTMZ9W</t>
         </is>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="inlineStr">
         <is>
           <t>196979615236</t>
         </is>
       </c>
       <c r="B388" t="inlineStr">
         <is>
           <t>RBK43891</t>
         </is>
       </c>
       <c r="C388" t="n">
-        <v>0.01623327865030657</v>
+        <v>0.0162332786503</v>
       </c>
       <c r="D388" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E388" t="inlineStr">
         <is>
           <t>Reebok Boys SS Mesh Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F388" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G388" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H388" t="inlineStr">
         <is>
           <t>B0GWRDH96B</t>
         </is>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr">
         <is>
           <t>196979615267</t>
         </is>
       </c>
       <c r="B389" t="inlineStr">
         <is>
           <t>RBK43894</t>
         </is>
       </c>
       <c r="C389" t="n">
-        <v>0.0450169555522819</v>
+        <v>0.0450169555523</v>
       </c>
       <c r="D389" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E389" t="inlineStr">
         <is>
           <t>Reebok Boys SS Mesh Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F389" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G389" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H389" t="inlineStr">
         <is>
           <t>B0GWRHFX29</t>
         </is>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="inlineStr">
         <is>
           <t>196979615298</t>
         </is>
       </c>
       <c r="B390" t="inlineStr">
         <is>
           <t>RBK43897</t>
         </is>
       </c>
       <c r="C390" t="n">
-        <v>0.06623225364152249</v>
+        <v>0.0662322536415</v>
       </c>
       <c r="D390" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E390" t="inlineStr">
         <is>
           <t>Reebok Boys SS Mesh Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F390" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G390" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H390" t="inlineStr">
         <is>
           <t>B0GWRNW6VN</t>
         </is>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr">
         <is>
           <t>196979615281</t>
         </is>
       </c>
       <c r="B391" t="inlineStr">
         <is>
           <t>RBK43896</t>
         </is>
       </c>
       <c r="C391" t="n">
-        <v>0.03935556982622048</v>
+        <v>0.0393555698262</v>
       </c>
       <c r="D391" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E391" t="inlineStr">
         <is>
           <t>Reebok Boys SS Mesh Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F391" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G391" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H391" t="inlineStr">
         <is>
           <t>B0GWRSH2DW</t>
         </is>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="inlineStr">
         <is>
           <t>196979615274</t>
         </is>
       </c>
       <c r="B392" t="inlineStr">
         <is>
           <t>RBK43895</t>
         </is>
       </c>
       <c r="C392" t="n">
-        <v>0.01623327865030657</v>
+        <v>0.0162332786503</v>
       </c>
       <c r="D392" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E392" t="inlineStr">
         <is>
           <t>Reebok Boys SS Mesh Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F392" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G392" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H392" t="inlineStr">
         <is>
           <t>B0GWRRW12S</t>
         </is>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="inlineStr">
         <is>
           <t>196979615304</t>
         </is>
       </c>
       <c r="B393" t="inlineStr">
         <is>
           <t>RBK43898</t>
         </is>
       </c>
       <c r="C393" t="n">
-        <v>0.0450169555522819</v>
+        <v>0.0450169555523</v>
       </c>
       <c r="D393" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E393" t="inlineStr">
         <is>
           <t>Reebok Boys SS Mesh Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F393" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G393" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H393" t="inlineStr">
         <is>
           <t>B0GWRM94RY</t>
         </is>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="inlineStr">
         <is>
           <t>196979615335</t>
         </is>
       </c>
       <c r="B394" t="inlineStr">
         <is>
           <t>RBK43901</t>
         </is>
       </c>
       <c r="C394" t="n">
-        <v>0.06623225364152249</v>
+        <v>0.0662322536415</v>
       </c>
       <c r="D394" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E394" t="inlineStr">
         <is>
           <t>Reebok Boys SS Mesh Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F394" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G394" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H394" t="inlineStr">
         <is>
           <t>B0GWRNS5NC</t>
         </is>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="inlineStr">
         <is>
           <t>196979615328</t>
         </is>
       </c>
       <c r="B395" t="inlineStr">
         <is>
           <t>RBK43900</t>
         </is>
       </c>
       <c r="C395" t="n">
-        <v>0.03935556982622048</v>
+        <v>0.0393555698262</v>
       </c>
       <c r="D395" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E395" t="inlineStr">
         <is>
           <t>Reebok Boys SS Mesh Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F395" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G395" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H395" t="inlineStr">
         <is>
           <t>B0GWRQ35TG</t>
         </is>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr">
         <is>
           <t>196979615311</t>
         </is>
       </c>
       <c r="B396" t="inlineStr">
         <is>
           <t>RBK43899</t>
         </is>
       </c>
       <c r="C396" t="n">
-        <v>0.01623327865030657</v>
+        <v>0.0162332786503</v>
       </c>
       <c r="D396" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E396" t="inlineStr">
         <is>
           <t>Reebok Boys SS Mesh Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F396" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G396" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H396" t="inlineStr">
         <is>
           <t>B0GWRHL6WM</t>
         </is>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="inlineStr">
         <is>
           <t>196979615342</t>
         </is>
       </c>
       <c r="B397" t="inlineStr">
         <is>
           <t>RBK43902</t>
         </is>
       </c>
       <c r="C397" t="n">
-        <v>0.0450169555522819</v>
+        <v>0.0450169555523</v>
       </c>
       <c r="D397" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E397" t="inlineStr">
         <is>
           <t>Reebok Boys SS Mesh Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F397" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G397" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H397" t="inlineStr">
         <is>
           <t>B0GWRQZFMC</t>
         </is>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="inlineStr">
         <is>
           <t>196979615373</t>
         </is>
       </c>
       <c r="B398" t="inlineStr">
         <is>
           <t>RBK43905</t>
         </is>
       </c>
       <c r="C398" t="n">
-        <v>0.06623225364152249</v>
+        <v>0.0662322536415</v>
       </c>
       <c r="D398" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E398" t="inlineStr">
         <is>
           <t>Reebok Boys SS Mesh Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F398" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G398" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H398" t="inlineStr">
         <is>
           <t>B0GWRH5TDP</t>
         </is>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="inlineStr">
         <is>
           <t>196979615366</t>
         </is>
       </c>
       <c r="B399" t="inlineStr">
         <is>
           <t>RBK43904</t>
         </is>
       </c>
       <c r="C399" t="n">
-        <v>0.03935556982622048</v>
+        <v>0.0393555698262</v>
       </c>
       <c r="D399" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E399" t="inlineStr">
         <is>
           <t>Reebok Boys SS Mesh Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F399" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G399" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H399" t="inlineStr">
         <is>
           <t>B0GWRR77KD</t>
         </is>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="inlineStr">
         <is>
           <t>196979615359</t>
         </is>
       </c>
       <c r="B400" t="inlineStr">
         <is>
           <t>RBK43903</t>
         </is>
       </c>
       <c r="C400" t="n">
-        <v>0.01623327865030657</v>
+        <v>0.0162332786503</v>
       </c>
       <c r="D400" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E400" t="inlineStr">
         <is>
           <t>Reebok Boys SS Mesh Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F400" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G400" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H400" t="inlineStr">
         <is>
           <t>B0GWRM9SLH</t>
         </is>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="inlineStr">
         <is>
           <t>196979615380</t>
         </is>
       </c>
       <c r="B401" t="inlineStr">
         <is>
           <t>RBK43906</t>
         </is>
       </c>
       <c r="C401" t="n">
-        <v>0.0450169555522819</v>
+        <v>0.0450169555523</v>
       </c>
       <c r="D401" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E401" t="inlineStr">
         <is>
           <t>Reebok Boys SS Mesh Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F401" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G401" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H401" t="inlineStr">
         <is>
           <t>B0GWRNKLVC</t>
         </is>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr">
         <is>
           <t>196979615410</t>
         </is>
       </c>
       <c r="B402" t="inlineStr">
         <is>
           <t>RBK43909</t>
         </is>
       </c>
       <c r="C402" t="n">
-        <v>0.06623225364152249</v>
+        <v>0.0662322536415</v>
       </c>
       <c r="D402" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E402" t="inlineStr">
         <is>
           <t>Reebok Boys SS Mesh Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F402" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G402" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H402" t="inlineStr">
         <is>
           <t>B0GWRQJ9X2</t>
         </is>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr">
         <is>
           <t>196979615403</t>
         </is>
       </c>
       <c r="B403" t="inlineStr">
         <is>
           <t>RBK43908</t>
         </is>
       </c>
       <c r="C403" t="n">
-        <v>0.03935556982622048</v>
+        <v>0.0393555698262</v>
       </c>
       <c r="D403" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E403" t="inlineStr">
         <is>
           <t>Reebok Boys SS Mesh Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F403" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G403" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H403" t="inlineStr">
         <is>
           <t>B0GWRR31J8</t>
         </is>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="inlineStr">
         <is>
           <t>196979615397</t>
         </is>
       </c>
       <c r="B404" t="inlineStr">
         <is>
           <t>RBK43907</t>
         </is>
       </c>
       <c r="C404" t="n">
-        <v>0.01623327865030657</v>
+        <v>0.0162332786503</v>
       </c>
       <c r="D404" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E404" t="inlineStr">
         <is>
           <t>Reebok Boys SS Mesh Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F404" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G404" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H404" t="inlineStr">
         <is>
           <t>B0GWRRKJKH</t>
         </is>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="inlineStr">
         <is>
           <t>196979615427</t>
         </is>
       </c>
       <c r="B405" t="inlineStr">
         <is>
           <t>RBK43910</t>
         </is>
       </c>
       <c r="C405" t="n">
-        <v>0.0450169555522819</v>
+        <v>0.0450169555523</v>
       </c>
       <c r="D405" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E405" t="inlineStr">
         <is>
           <t>Reebok Boys SS Mesh Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F405" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G405" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H405" t="inlineStr">
         <is>
           <t>B0GWRQFNR2</t>
         </is>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="inlineStr">
         <is>
           <t>196979615458</t>
         </is>
       </c>
       <c r="B406" t="inlineStr">
         <is>
           <t>RBK43913</t>
         </is>
       </c>
       <c r="C406" t="n">
-        <v>0.06623225364152249</v>
+        <v>0.0662322536415</v>
       </c>
       <c r="D406" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E406" t="inlineStr">
         <is>
           <t>Reebok Boys SS Mesh Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F406" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G406" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H406" t="inlineStr">
         <is>
           <t>B0GWRLJM9G</t>
         </is>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="inlineStr">
         <is>
           <t>196979615441</t>
         </is>
       </c>
       <c r="B407" t="inlineStr">
         <is>
           <t>RBK43912</t>
         </is>
       </c>
       <c r="C407" t="n">
-        <v>0.03935556982622048</v>
+        <v>0.0393555698262</v>
       </c>
       <c r="D407" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E407" t="inlineStr">
         <is>
           <t>Reebok Boys SS Mesh Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F407" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G407" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H407" t="inlineStr">
         <is>
           <t>B0GWRR77KC</t>
         </is>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="inlineStr">
         <is>
           <t>196979615434</t>
         </is>
       </c>
       <c r="B408" t="inlineStr">
         <is>
           <t>RBK43911</t>
         </is>
       </c>
       <c r="C408" t="n">
-        <v>0.01623327865030657</v>
+        <v>0.0162332786503</v>
       </c>
       <c r="D408" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E408" t="inlineStr">
         <is>
           <t>Reebok Boys SS Mesh Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F408" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G408" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H408" t="inlineStr">
         <is>
           <t>B0GWRSZLMW</t>
         </is>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="inlineStr">
         <is>
           <t>196979615465</t>
         </is>
       </c>
       <c r="B409" t="inlineStr">
         <is>
           <t>RBK43914</t>
         </is>
       </c>
       <c r="C409" t="n">
-        <v>0.0450169555522819</v>
+        <v>0.0450169555523</v>
       </c>
       <c r="D409" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E409" t="inlineStr">
         <is>
           <t>Reebok Boys SS Mesh Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F409" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G409" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H409" t="inlineStr">
         <is>
           <t>B0GWRJ4YR2</t>
         </is>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="inlineStr">
         <is>
           <t>196979617179</t>
         </is>
       </c>
       <c r="B410" t="inlineStr">
         <is>
           <t>RBK44085</t>
         </is>
       </c>
       <c r="C410" t="n">
-        <v>0.06623225364152249</v>
+        <v>0.0662322536415</v>
       </c>
       <c r="D410" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E410" t="inlineStr">
         <is>
           <t>Reebok Boys SS Reglan Cotton Crew Shirt with Chest Logo</t>
         </is>
       </c>
       <c r="F410" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G410" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H410" t="inlineStr">
         <is>
           <t>B0GWWP28GD</t>
         </is>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="inlineStr">
         <is>
           <t>196979617162</t>
         </is>
       </c>
       <c r="B411" t="inlineStr">
         <is>
           <t>RBK44084</t>
         </is>
       </c>
       <c r="C411" t="n">
-        <v>0.03935556982622048</v>
+        <v>0.0393555698262</v>
       </c>
       <c r="D411" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E411" t="inlineStr">
         <is>
           <t>Reebok Boys SS Reglan Cotton Crew Shirt with Chest Logo</t>
         </is>
       </c>
       <c r="F411" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G411" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H411" t="inlineStr">
         <is>
           <t>B0GWWH5KRF</t>
         </is>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="inlineStr">
         <is>
           <t>196979617155</t>
         </is>
       </c>
       <c r="B412" t="inlineStr">
         <is>
           <t>RBK44083</t>
         </is>
       </c>
       <c r="C412" t="n">
-        <v>0.01623327865030657</v>
+        <v>0.0162332786503</v>
       </c>
       <c r="D412" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E412" t="inlineStr">
         <is>
           <t>Reebok Boys SS Reglan Cotton Crew Shirt with Chest Logo</t>
         </is>
       </c>
       <c r="F412" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G412" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H412" t="inlineStr">
         <is>
           <t>B0GWWGC8GG</t>
         </is>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="inlineStr">
         <is>
           <t>196979617186</t>
         </is>
       </c>
       <c r="B413" t="inlineStr">
         <is>
           <t>RBK44086</t>
         </is>
       </c>
       <c r="C413" t="n">
-        <v>0.0450169555522819</v>
+        <v>0.0450169555523</v>
       </c>
       <c r="D413" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E413" t="inlineStr">
         <is>
           <t>Reebok Boys SS Reglan Cotton Crew Shirt with Chest Logo</t>
         </is>
       </c>
       <c r="F413" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G413" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H413" t="inlineStr">
         <is>
           <t>B0GWWKQR4X</t>
         </is>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="inlineStr">
         <is>
           <t>196979617216</t>
         </is>
       </c>
       <c r="B414" t="inlineStr">
         <is>
           <t>RBK44089</t>
         </is>
       </c>
       <c r="C414" t="n">
-        <v>0.06623225364152249</v>
+        <v>0.0662322536415</v>
       </c>
       <c r="D414" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E414" t="inlineStr">
         <is>
           <t>Reebok Boys SS Reglan Cotton Crew Shirt with Chest Logo</t>
         </is>
       </c>
       <c r="F414" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G414" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H414" t="inlineStr">
         <is>
           <t>B0GWWKY2FF</t>
         </is>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="inlineStr">
         <is>
           <t>196979617209</t>
         </is>
       </c>
       <c r="B415" t="inlineStr">
         <is>
           <t>RBK44088</t>
         </is>
       </c>
       <c r="C415" t="n">
-        <v>0.03935556982622048</v>
+        <v>0.0393555698262</v>
       </c>
       <c r="D415" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E415" t="inlineStr">
         <is>
           <t>Reebok Boys SS Reglan Cotton Crew Shirt with Chest Logo</t>
         </is>
       </c>
       <c r="F415" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G415" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H415" t="inlineStr">
         <is>
           <t>B0GWWL3JCK</t>
         </is>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="inlineStr">
         <is>
           <t>196979617193</t>
         </is>
       </c>
       <c r="B416" t="inlineStr">
         <is>
           <t>RBK44087</t>
         </is>
       </c>
       <c r="C416" t="n">
-        <v>0.01623327865030657</v>
+        <v>0.0162332786503</v>
       </c>
       <c r="D416" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E416" t="inlineStr">
         <is>
           <t>Reebok Boys SS Reglan Cotton Crew Shirt with Chest Logo</t>
         </is>
       </c>
       <c r="F416" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G416" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H416" t="inlineStr">
         <is>
           <t>B0GWWM16RK</t>
         </is>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="inlineStr">
         <is>
           <t>196979617223</t>
         </is>
       </c>
       <c r="B417" t="inlineStr">
         <is>
           <t>RBK44090</t>
         </is>
       </c>
       <c r="C417" t="n">
-        <v>0.0450169555522819</v>
+        <v>0.0450169555523</v>
       </c>
       <c r="D417" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E417" t="inlineStr">
         <is>
           <t>Reebok Boys SS Reglan Cotton Crew Shirt with Chest Logo</t>
         </is>
       </c>
       <c r="F417" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G417" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H417" t="inlineStr">
         <is>
           <t>B0GWW94CM9</t>
         </is>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="inlineStr">
         <is>
           <t>196979617254</t>
         </is>
       </c>
       <c r="B418" t="inlineStr">
         <is>
           <t>RBK44093</t>
         </is>
       </c>
       <c r="C418" t="n">
-        <v>0.06623225364152249</v>
+        <v>0.0662322536415</v>
       </c>
       <c r="D418" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E418" t="inlineStr">
         <is>
           <t>Reebok Boys SS Reglan Cotton Crew Shirt with Chest Logo</t>
         </is>
       </c>
       <c r="F418" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G418" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H418" t="inlineStr">
         <is>
           <t>B0GWWKL89H</t>
         </is>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="inlineStr">
         <is>
           <t>196979617247</t>
         </is>
       </c>
       <c r="B419" t="inlineStr">
         <is>
           <t>RBK44092</t>
         </is>
       </c>
       <c r="C419" t="n">
-        <v>0.03935556982622048</v>
+        <v>0.0393555698262</v>
       </c>
       <c r="D419" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E419" t="inlineStr">
         <is>
           <t>Reebok Boys SS Reglan Cotton Crew Shirt with Chest Logo</t>
         </is>
       </c>
       <c r="F419" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G419" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H419" t="inlineStr">
         <is>
           <t>B0GWWGSWTP</t>
         </is>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="inlineStr">
         <is>
           <t>196979617230</t>
         </is>
       </c>
       <c r="B420" t="inlineStr">
         <is>
           <t>RBK44091</t>
         </is>
       </c>
       <c r="C420" t="n">
-        <v>0.01623327865030657</v>
+        <v>0.0162332786503</v>
       </c>
       <c r="D420" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E420" t="inlineStr">
         <is>
           <t>Reebok Boys SS Reglan Cotton Crew Shirt with Chest Logo</t>
         </is>
       </c>
       <c r="F420" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G420" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H420" t="inlineStr">
         <is>
           <t>B0GWWNR8S8</t>
         </is>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="inlineStr">
         <is>
           <t>196979617261</t>
         </is>
       </c>
       <c r="B421" t="inlineStr">
         <is>
           <t>RBK44094</t>
         </is>
       </c>
       <c r="C421" t="n">
-        <v>0.0450169555522819</v>
+        <v>0.0450169555523</v>
       </c>
       <c r="D421" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E421" t="inlineStr">
         <is>
           <t>Reebok Boys SS Reglan Cotton Crew Shirt with Chest Logo</t>
         </is>
       </c>
       <c r="F421" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G421" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H421" t="inlineStr">
         <is>
           <t>B0GWWRBK9N</t>
         </is>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="inlineStr">
         <is>
           <t>196979617292</t>
         </is>
       </c>
       <c r="B422" t="inlineStr">
         <is>
           <t>RBK44097</t>
         </is>
       </c>
       <c r="C422" t="n">
-        <v>0.06623225364152249</v>
+        <v>0.0662322536415</v>
       </c>
       <c r="D422" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E422" t="inlineStr">
         <is>
           <t>Reebok Boys SS Reglan Cotton Crew Shirt with Chest Logo</t>
         </is>
       </c>
       <c r="F422" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G422" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H422" t="inlineStr">
         <is>
           <t>B0GWWF8D7T</t>
         </is>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="inlineStr">
         <is>
           <t>196979617285</t>
         </is>
       </c>
       <c r="B423" t="inlineStr">
         <is>
           <t>RBK44096</t>
         </is>
       </c>
       <c r="C423" t="n">
-        <v>0.03935556982622048</v>
+        <v>0.0393555698262</v>
       </c>
       <c r="D423" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E423" t="inlineStr">
         <is>
           <t>Reebok Boys SS Reglan Cotton Crew Shirt with Chest Logo</t>
         </is>
       </c>
       <c r="F423" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G423" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H423" t="inlineStr">
         <is>
           <t>B0GWWF4DT6</t>
         </is>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="inlineStr">
         <is>
           <t>196979617278</t>
         </is>
       </c>
       <c r="B424" t="inlineStr">
         <is>
           <t>RBK44095</t>
         </is>
       </c>
       <c r="C424" t="n">
-        <v>0.01623327865030657</v>
+        <v>0.0162332786503</v>
       </c>
       <c r="D424" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E424" t="inlineStr">
         <is>
           <t>Reebok Boys SS Reglan Cotton Crew Shirt with Chest Logo</t>
         </is>
       </c>
       <c r="F424" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G424" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H424" t="inlineStr">
         <is>
           <t>B0GWWFJDB8</t>
         </is>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="inlineStr">
         <is>
           <t>196979617308</t>
         </is>
       </c>
       <c r="B425" t="inlineStr">
         <is>
           <t>RBK44098</t>
         </is>
       </c>
       <c r="C425" t="n">
-        <v>0.0450169555522819</v>
+        <v>0.0450169555523</v>
       </c>
       <c r="D425" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E425" t="inlineStr">
         <is>
           <t>Reebok Boys SS Reglan Cotton Crew Shirt with Chest Logo</t>
         </is>
       </c>
       <c r="F425" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G425" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H425" t="inlineStr">
         <is>
           <t>B0GWWN3D1H</t>
         </is>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="inlineStr">
         <is>
           <t>196979617339</t>
         </is>
       </c>
       <c r="B426" t="inlineStr">
         <is>
           <t>RBK44101</t>
         </is>
       </c>
       <c r="C426" t="n">
-        <v>0.06623225364152249</v>
+        <v>0.0662322536415</v>
       </c>
       <c r="D426" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E426" t="inlineStr">
         <is>
           <t>Reebok Boys SS Reglan Cotton Crew Shirt with Chest Logo</t>
         </is>
       </c>
       <c r="F426" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G426" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H426" t="inlineStr">
         <is>
           <t>B0GWWFWPRQ</t>
         </is>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="inlineStr">
         <is>
           <t>196979617322</t>
         </is>
       </c>
       <c r="B427" t="inlineStr">
         <is>
           <t>RBK44100</t>
         </is>
       </c>
       <c r="C427" t="n">
-        <v>0.03935556982622048</v>
+        <v>0.0393555698262</v>
       </c>
       <c r="D427" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E427" t="inlineStr">
         <is>
           <t>Reebok Boys SS Reglan Cotton Crew Shirt with Chest Logo</t>
         </is>
       </c>
       <c r="F427" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G427" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H427" t="inlineStr">
         <is>
           <t>B0GWWNDNDB</t>
         </is>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="inlineStr">
         <is>
           <t>196979617315</t>
         </is>
       </c>
       <c r="B428" t="inlineStr">
         <is>
           <t>RBK44099</t>
         </is>
       </c>
       <c r="C428" t="n">
-        <v>0.01623327865030657</v>
+        <v>0.0162332786503</v>
       </c>
       <c r="D428" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E428" t="inlineStr">
         <is>
           <t>Reebok Boys SS Reglan Cotton Crew Shirt with Chest Logo</t>
         </is>
       </c>
       <c r="F428" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G428" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H428" t="inlineStr">
         <is>
           <t>B0GWWJ82GK</t>
         </is>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="inlineStr">
         <is>
           <t>196979617346</t>
         </is>
       </c>
       <c r="B429" t="inlineStr">
         <is>
           <t>RBK44102</t>
         </is>
       </c>
       <c r="C429" t="n">
-        <v>0.0450169555522819</v>
+        <v>0.0450169555523</v>
       </c>
       <c r="D429" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E429" t="inlineStr">
         <is>
           <t>Reebok Boys SS Reglan Cotton Crew Shirt with Chest Logo</t>
         </is>
       </c>
       <c r="F429" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G429" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H429" t="inlineStr">
         <is>
           <t>B0GWWCCH3Z</t>
         </is>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="inlineStr">
         <is>
           <t>196979617377</t>
         </is>
       </c>
       <c r="B430" t="inlineStr">
         <is>
           <t>RBK44105</t>
         </is>
       </c>
       <c r="C430" t="n">
-        <v>0.06623225364152249</v>
+        <v>0.0662322536415</v>
       </c>
       <c r="D430" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E430" t="inlineStr">
         <is>
           <t>Reebok Boys SS Reglan Cotton Crew Shirt with Chest Logo</t>
         </is>
       </c>
       <c r="F430" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G430" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H430" t="inlineStr">
         <is>
           <t>B0GWWHQQ8P</t>
         </is>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="inlineStr">
         <is>
           <t>196979617360</t>
         </is>
       </c>
       <c r="B431" t="inlineStr">
         <is>
           <t>RBK44104</t>
         </is>
       </c>
       <c r="C431" t="n">
-        <v>0.03935556982622048</v>
+        <v>0.0393555698262</v>
       </c>
       <c r="D431" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E431" t="inlineStr">
         <is>
           <t>Reebok Boys SS Reglan Cotton Crew Shirt with Chest Logo</t>
         </is>
       </c>
       <c r="F431" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G431" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H431" t="inlineStr">
         <is>
           <t>B0GWWD2WN5</t>
         </is>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="inlineStr">
         <is>
           <t>196979617353</t>
         </is>
       </c>
       <c r="B432" t="inlineStr">
         <is>
           <t>RBK44103</t>
         </is>
       </c>
       <c r="C432" t="n">
-        <v>0.01623327865030657</v>
+        <v>0.0162332786503</v>
       </c>
       <c r="D432" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E432" t="inlineStr">
         <is>
           <t>Reebok Boys SS Reglan Cotton Crew Shirt with Chest Logo</t>
         </is>
       </c>
       <c r="F432" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G432" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H432" t="inlineStr">
         <is>
           <t>B0GWWFDZZ9</t>
         </is>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="inlineStr">
         <is>
           <t>196979617384</t>
         </is>
       </c>
       <c r="B433" t="inlineStr">
         <is>
           <t>RBK44106</t>
         </is>
       </c>
       <c r="C433" t="n">
-        <v>0.0450169555522819</v>
+        <v>0.0450169555523</v>
       </c>
       <c r="D433" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E433" t="inlineStr">
         <is>
           <t>Reebok Boys SS Reglan Cotton Crew Shirt with Chest Logo</t>
         </is>
       </c>
       <c r="F433" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G433" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H433" t="inlineStr">
         <is>
           <t>B0GWWHCKQK</t>
         </is>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="inlineStr">
         <is>
           <t>196979618411</t>
         </is>
       </c>
       <c r="B434" t="inlineStr">
         <is>
           <t>RBK44209</t>
         </is>
       </c>
       <c r="C434" t="n">
-        <v>0.04630710128659651</v>
+        <v>0.0463071012866</v>
       </c>
       <c r="D434" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E434" t="inlineStr">
         <is>
           <t>Reebok Boys SS Rashguard with Left Chest Logo</t>
         </is>
       </c>
       <c r="F434" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G434" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H434" t="inlineStr">
         <is>
           <t>B0GWRRL1R1</t>
         </is>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="inlineStr">
         <is>
           <t>196979618404</t>
         </is>
       </c>
       <c r="B435" t="inlineStr">
         <is>
           <t>RBK44208</t>
         </is>
       </c>
       <c r="C435" t="n">
-        <v>0.04315821839910794</v>
+        <v>0.0431582183991</v>
       </c>
       <c r="D435" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E435" t="inlineStr">
         <is>
           <t>Reebok Boys SS Rashguard with Left Chest Logo</t>
         </is>
       </c>
       <c r="F435" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G435" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H435" t="inlineStr">
         <is>
           <t>B0GWRJRYLD</t>
         </is>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="inlineStr">
         <is>
           <t>196979618398</t>
         </is>
       </c>
       <c r="B436" t="inlineStr">
         <is>
           <t>RBK44207</t>
         </is>
       </c>
       <c r="C436" t="n">
-        <v>0.03185928568517839</v>
+        <v>0.0318592856852</v>
       </c>
       <c r="D436" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E436" t="inlineStr">
         <is>
           <t>Reebok Boys SS Rashguard with Left Chest Logo</t>
         </is>
       </c>
       <c r="F436" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G436" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H436" t="inlineStr">
         <is>
           <t>B0GWRSF4PS</t>
         </is>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="inlineStr">
         <is>
           <t>196979618428</t>
         </is>
       </c>
       <c r="B437" t="inlineStr">
         <is>
           <t>RBK44210</t>
         </is>
       </c>
       <c r="C437" t="n">
-        <v>0.04612187288145012</v>
+        <v>0.0461218728815</v>
       </c>
       <c r="D437" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E437" t="inlineStr">
         <is>
           <t>Reebok Boys SS Rashguard with Left Chest Logo</t>
         </is>
       </c>
       <c r="F437" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G437" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H437" t="inlineStr">
         <is>
           <t>B0GWRQ59R5</t>
         </is>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="inlineStr">
         <is>
           <t>196979618459</t>
         </is>
       </c>
       <c r="B438" t="inlineStr">
         <is>
           <t>RBK44213</t>
         </is>
       </c>
       <c r="C438" t="n">
-        <v>0.04630710128659651</v>
+        <v>0.0463071012866</v>
       </c>
       <c r="D438" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E438" t="inlineStr">
         <is>
           <t>Reebok Boys SS Rashguard with Left Chest Logo</t>
         </is>
       </c>
       <c r="F438" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G438" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H438" t="inlineStr">
         <is>
           <t>B0GWRWBQB4</t>
         </is>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="inlineStr">
         <is>
           <t>196979618442</t>
         </is>
       </c>
       <c r="B439" t="inlineStr">
         <is>
           <t>RBK44212</t>
         </is>
       </c>
       <c r="C439" t="n">
-        <v>0.04315821839910794</v>
+        <v>0.0431582183991</v>
       </c>
       <c r="D439" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E439" t="inlineStr">
         <is>
           <t>Reebok Boys SS Rashguard with Left Chest Logo</t>
         </is>
       </c>
       <c r="F439" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G439" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H439" t="inlineStr">
         <is>
           <t>B0GWRS58LM</t>
         </is>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="inlineStr">
         <is>
           <t>196979618435</t>
         </is>
       </c>
       <c r="B440" t="inlineStr">
         <is>
           <t>RBK44211</t>
         </is>
       </c>
       <c r="C440" t="n">
-        <v>0.03185928568517839</v>
+        <v>0.0318592856852</v>
       </c>
       <c r="D440" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E440" t="inlineStr">
         <is>
           <t>Reebok Boys SS Rashguard with Left Chest Logo</t>
         </is>
       </c>
       <c r="F440" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G440" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H440" t="inlineStr">
         <is>
           <t>B0GWRMRJRF</t>
         </is>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="inlineStr">
         <is>
           <t>196979618466</t>
         </is>
       </c>
       <c r="B441" t="inlineStr">
         <is>
           <t>RBK44214</t>
         </is>
       </c>
       <c r="C441" t="n">
-        <v>0.04612187288145012</v>
+        <v>0.0461218728815</v>
       </c>
       <c r="D441" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E441" t="inlineStr">
         <is>
           <t>Reebok Boys SS Rashguard with Left Chest Logo</t>
         </is>
       </c>
       <c r="F441" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G441" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H441" t="inlineStr">
         <is>
           <t>B0GWRHY2LH</t>
         </is>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="inlineStr">
         <is>
           <t>196979618497</t>
         </is>
       </c>
       <c r="B442" t="inlineStr">
         <is>
           <t>RBK44217</t>
         </is>
       </c>
       <c r="C442" t="n">
-        <v>0.04630710128659651</v>
+        <v>0.0463071012866</v>
       </c>
       <c r="D442" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E442" t="inlineStr">
         <is>
           <t>Reebok Boys SS Rashguard with Left Chest Logo</t>
         </is>
       </c>
       <c r="F442" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G442" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H442" t="inlineStr">
         <is>
           <t>B0GWRRN43V</t>
         </is>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="inlineStr">
         <is>
           <t>196979618480</t>
         </is>
       </c>
       <c r="B443" t="inlineStr">
         <is>
           <t>RBK44216</t>
         </is>
       </c>
       <c r="C443" t="n">
-        <v>0.04315821839910794</v>
+        <v>0.0431582183991</v>
       </c>
       <c r="D443" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E443" t="inlineStr">
         <is>
           <t>Reebok Boys SS Rashguard with Left Chest Logo</t>
         </is>
       </c>
       <c r="F443" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G443" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H443" t="inlineStr">
         <is>
           <t>B0GWRQDSDZ</t>
         </is>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="inlineStr">
         <is>
           <t>196979618473</t>
         </is>
       </c>
       <c r="B444" t="inlineStr">
         <is>
           <t>RBK44215</t>
         </is>
       </c>
       <c r="C444" t="n">
-        <v>0.03185928568517839</v>
+        <v>0.0318592856852</v>
       </c>
       <c r="D444" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E444" t="inlineStr">
         <is>
           <t>Reebok Boys SS Rashguard with Left Chest Logo</t>
         </is>
       </c>
       <c r="F444" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G444" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H444" t="inlineStr">
         <is>
           <t>B0GWRLZPRL</t>
         </is>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="inlineStr">
         <is>
           <t>196979618503</t>
         </is>
       </c>
       <c r="B445" t="inlineStr">
         <is>
           <t>RBK44218</t>
         </is>
       </c>
       <c r="C445" t="n">
-        <v>0.04612187288145012</v>
+        <v>0.0461218728815</v>
       </c>
       <c r="D445" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E445" t="inlineStr">
         <is>
           <t>Reebok Boys SS Rashguard with Left Chest Logo</t>
         </is>
       </c>
       <c r="F445" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G445" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H445" t="inlineStr">
         <is>
           <t>B0GWRTLYNQ</t>
         </is>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="inlineStr">
         <is>
           <t>196979618534</t>
         </is>
       </c>
       <c r="B446" t="inlineStr">
         <is>
           <t>RBK44221</t>
         </is>
       </c>
       <c r="C446" t="n">
-        <v>0.04630710128659651</v>
+        <v>0.0463071012866</v>
       </c>
       <c r="D446" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E446" t="inlineStr">
         <is>
           <t>Reebok Boys SS Rashguard with Left Chest Logo</t>
         </is>
       </c>
       <c r="F446" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G446" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H446" t="inlineStr">
         <is>
           <t>B0GWRGFXNP</t>
         </is>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="inlineStr">
         <is>
           <t>196979618527</t>
         </is>
       </c>
       <c r="B447" t="inlineStr">
         <is>
           <t>RBK44220</t>
         </is>
       </c>
       <c r="C447" t="n">
-        <v>0.04315821839910794</v>
+        <v>0.0431582183991</v>
       </c>
       <c r="D447" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E447" t="inlineStr">
         <is>
           <t>Reebok Boys SS Rashguard with Left Chest Logo</t>
         </is>
       </c>
       <c r="F447" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G447" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H447" t="inlineStr">
         <is>
           <t>B0GWRPW9W5</t>
         </is>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="inlineStr">
         <is>
           <t>196979618510</t>
         </is>
       </c>
       <c r="B448" t="inlineStr">
         <is>
           <t>RBK44219</t>
         </is>
       </c>
       <c r="C448" t="n">
-        <v>0.03185928568517839</v>
+        <v>0.0318592856852</v>
       </c>
       <c r="D448" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E448" t="inlineStr">
         <is>
           <t>Reebok Boys SS Rashguard with Left Chest Logo</t>
         </is>
       </c>
       <c r="F448" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G448" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H448" t="inlineStr">
         <is>
           <t>B0GWRTN72X</t>
         </is>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="inlineStr">
         <is>
           <t>196979618541</t>
         </is>
       </c>
       <c r="B449" t="inlineStr">
         <is>
           <t>RBK44222</t>
         </is>
       </c>
       <c r="C449" t="n">
-        <v>0.04612187288145012</v>
+        <v>0.0461218728815</v>
       </c>
       <c r="D449" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E449" t="inlineStr">
         <is>
           <t>Reebok Boys SS Rashguard with Left Chest Logo</t>
         </is>
       </c>
       <c r="F449" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G449" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H449" t="inlineStr">
         <is>
           <t>B0GWRGGXMG</t>
         </is>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="inlineStr">
         <is>
           <t>196979618572</t>
         </is>
       </c>
       <c r="B450" t="inlineStr">
         <is>
           <t>RBK44225</t>
         </is>
       </c>
       <c r="C450" t="n">
-        <v>0.04630710128659651</v>
+        <v>0.0463071012866</v>
       </c>
       <c r="D450" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E450" t="inlineStr">
         <is>
           <t>Reebok Boys SS Rashguard with Left Chest Logo</t>
         </is>
       </c>
       <c r="F450" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G450" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H450" t="inlineStr">
         <is>
           <t>B0GWRML866</t>
         </is>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="inlineStr">
         <is>
           <t>196979618565</t>
         </is>
       </c>
       <c r="B451" t="inlineStr">
         <is>
           <t>RBK44224</t>
         </is>
       </c>
       <c r="C451" t="n">
-        <v>0.04315821839910794</v>
+        <v>0.0431582183991</v>
       </c>
       <c r="D451" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E451" t="inlineStr">
         <is>
           <t>Reebok Boys SS Rashguard with Left Chest Logo</t>
         </is>
       </c>
       <c r="F451" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G451" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H451" t="inlineStr">
         <is>
           <t>B0GWRRDJSV</t>
         </is>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="inlineStr">
         <is>
           <t>196979618558</t>
         </is>
       </c>
       <c r="B452" t="inlineStr">
         <is>
           <t>RBK44223</t>
         </is>
       </c>
       <c r="C452" t="n">
-        <v>0.03185928568517839</v>
+        <v>0.0318592856852</v>
       </c>
       <c r="D452" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E452" t="inlineStr">
         <is>
           <t>Reebok Boys SS Rashguard with Left Chest Logo</t>
         </is>
       </c>
       <c r="F452" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G452" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H452" t="inlineStr">
         <is>
           <t>B0GWRKD9QH</t>
         </is>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="inlineStr">
         <is>
           <t>196979618589</t>
         </is>
       </c>
       <c r="B453" t="inlineStr">
         <is>
           <t>RBK44226</t>
         </is>
       </c>
       <c r="C453" t="n">
-        <v>0.04612187288145012</v>
+        <v>0.0461218728815</v>
       </c>
       <c r="D453" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E453" t="inlineStr">
         <is>
           <t>Reebok Boys SS Rashguard with Left Chest Logo</t>
         </is>
       </c>
       <c r="F453" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G453" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H453" t="inlineStr">
         <is>
           <t>B0GWRRDJSS</t>
         </is>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="inlineStr">
         <is>
           <t>196979618619</t>
         </is>
       </c>
       <c r="B454" t="inlineStr">
         <is>
           <t>RBK44229</t>
         </is>
       </c>
       <c r="C454" t="n">
-        <v>0.04630710128659651</v>
+        <v>0.0463071012866</v>
       </c>
       <c r="D454" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E454" t="inlineStr">
         <is>
           <t>Reebok Boys SS Rashguard with Left Chest Logo</t>
         </is>
       </c>
       <c r="F454" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G454" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H454" t="inlineStr">
         <is>
           <t>B0GWRWCZ2B</t>
         </is>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="inlineStr">
         <is>
           <t>196979618602</t>
         </is>
       </c>
       <c r="B455" t="inlineStr">
         <is>
           <t>RBK44228</t>
         </is>
       </c>
       <c r="C455" t="n">
-        <v>0.04315821839910794</v>
+        <v>0.0431582183991</v>
       </c>
       <c r="D455" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E455" t="inlineStr">
         <is>
           <t>Reebok Boys SS Rashguard with Left Chest Logo</t>
         </is>
       </c>
       <c r="F455" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G455" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H455" t="inlineStr">
         <is>
           <t>B0GWRLN75W</t>
         </is>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="inlineStr">
         <is>
           <t>196979618596</t>
         </is>
       </c>
       <c r="B456" t="inlineStr">
         <is>
           <t>RBK44227</t>
         </is>
       </c>
       <c r="C456" t="n">
-        <v>0.03185928568517839</v>
+        <v>0.0318592856852</v>
       </c>
       <c r="D456" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E456" t="inlineStr">
         <is>
           <t>Reebok Boys SS Rashguard with Left Chest Logo</t>
         </is>
       </c>
       <c r="F456" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G456" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H456" t="inlineStr">
         <is>
           <t>B0GWRK9X88</t>
         </is>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="inlineStr">
         <is>
           <t>196979618626</t>
         </is>
       </c>
       <c r="B457" t="inlineStr">
         <is>
           <t>RBK44230</t>
         </is>
       </c>
       <c r="C457" t="n">
-        <v>0.04612187288145012</v>
+        <v>0.0461218728815</v>
       </c>
       <c r="D457" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E457" t="inlineStr">
         <is>
           <t>Reebok Boys SS Rashguard with Left Chest Logo</t>
         </is>
       </c>
       <c r="F457" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G457" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H457" t="inlineStr">
         <is>
           <t>B0GWRP1GHB</t>
         </is>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="inlineStr">
         <is>
           <t>196979620650</t>
         </is>
       </c>
       <c r="B458" t="inlineStr">
         <is>
           <t>RBK44433</t>
         </is>
       </c>
       <c r="C458" t="n">
-        <v>0.05564754743614107</v>
+        <v>0.0556475474361</v>
       </c>
       <c r="D458" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E458" t="inlineStr">
         <is>
           <t>Reebok Girls 6" Bike Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F458" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G458" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H458" t="inlineStr">
         <is>
           <t>B0GWRW8GZX</t>
         </is>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="inlineStr">
         <is>
           <t>196979620643</t>
         </is>
       </c>
       <c r="B459" t="inlineStr">
         <is>
           <t>RBK44432</t>
         </is>
       </c>
       <c r="C459" t="n">
-        <v>0.04758883248730966</v>
+        <v>0.0475888324873</v>
       </c>
       <c r="D459" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E459" t="inlineStr">
         <is>
           <t>Reebok Girls 6" Bike Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F459" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G459" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H459" t="inlineStr">
         <is>
           <t>B0GWRK5BCN</t>
         </is>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="inlineStr">
         <is>
           <t>196979620636</t>
         </is>
       </c>
       <c r="B460" t="inlineStr">
         <is>
           <t>RBK44431</t>
         </is>
       </c>
       <c r="C460" t="n">
-        <v>0.02909620239420179</v>
+        <v>0.0290962023942</v>
       </c>
       <c r="D460" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E460" t="inlineStr">
         <is>
           <t>Reebok Girls 6" Bike Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F460" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G460" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H460" t="inlineStr">
         <is>
           <t>B0GWRRSGNW</t>
         </is>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="inlineStr">
         <is>
           <t>196979620667</t>
         </is>
       </c>
       <c r="B461" t="inlineStr">
         <is>
           <t>RBK44434</t>
         </is>
       </c>
       <c r="C461" t="n">
-        <v>0.03585421247409901</v>
+        <v>0.0358542124741</v>
       </c>
       <c r="D461" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E461" t="inlineStr">
         <is>
           <t>Reebok Girls 6" Bike Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F461" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G461" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H461" t="inlineStr">
         <is>
           <t>B0GWRM7Z47</t>
         </is>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="inlineStr">
         <is>
           <t>196979620698</t>
         </is>
       </c>
       <c r="B462" t="inlineStr">
         <is>
           <t>RBK44437</t>
         </is>
       </c>
       <c r="C462" t="n">
-        <v>0.05564754743614107</v>
+        <v>0.0556475474361</v>
       </c>
       <c r="D462" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E462" t="inlineStr">
         <is>
           <t>Reebok Girls 6" Bike Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F462" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G462" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H462" t="inlineStr">
         <is>
           <t>B0GWRBD5PW</t>
         </is>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="inlineStr">
         <is>
           <t>196979620681</t>
         </is>
       </c>
       <c r="B463" t="inlineStr">
         <is>
           <t>RBK44436</t>
         </is>
       </c>
       <c r="C463" t="n">
-        <v>0.04758883248730966</v>
+        <v>0.0475888324873</v>
       </c>
       <c r="D463" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E463" t="inlineStr">
         <is>
           <t>Reebok Girls 6" Bike Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F463" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G463" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H463" t="inlineStr">
         <is>
           <t>B0GWRHKKR6</t>
         </is>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="inlineStr">
         <is>
           <t>196979620674</t>
         </is>
       </c>
       <c r="B464" t="inlineStr">
         <is>
           <t>RBK44435</t>
         </is>
       </c>
       <c r="C464" t="n">
-        <v>0.02909620239420179</v>
+        <v>0.0290962023942</v>
       </c>
       <c r="D464" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E464" t="inlineStr">
         <is>
           <t>Reebok Girls 6" Bike Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F464" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G464" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H464" t="inlineStr">
         <is>
           <t>B0GWRSRW85</t>
         </is>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="inlineStr">
         <is>
           <t>196979620704</t>
         </is>
       </c>
       <c r="B465" t="inlineStr">
         <is>
           <t>RBK44438</t>
         </is>
       </c>
       <c r="C465" t="n">
-        <v>0.03585421247409901</v>
+        <v>0.0358542124741</v>
       </c>
       <c r="D465" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E465" t="inlineStr">
         <is>
           <t>Reebok Girls 6" Bike Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F465" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G465" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H465" t="inlineStr">
         <is>
           <t>B0GWRKYH1H</t>
         </is>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="inlineStr">
         <is>
           <t>196979620735</t>
         </is>
       </c>
       <c r="B466" t="inlineStr">
         <is>
           <t>RBK44441</t>
         </is>
       </c>
       <c r="C466" t="n">
-        <v>0.05564754743614107</v>
+        <v>0.0556475474361</v>
       </c>
       <c r="D466" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E466" t="inlineStr">
         <is>
           <t>Reebok Girls 6" Bike Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F466" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G466" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H466" t="inlineStr">
         <is>
           <t>B0GWRQV653</t>
         </is>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="inlineStr">
         <is>
           <t>196979620728</t>
         </is>
       </c>
       <c r="B467" t="inlineStr">
         <is>
           <t>RBK44440</t>
         </is>
       </c>
       <c r="C467" t="n">
-        <v>0.04758883248730966</v>
+        <v>0.0475888324873</v>
       </c>
       <c r="D467" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E467" t="inlineStr">
         <is>
           <t>Reebok Girls 6" Bike Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F467" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G467" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H467" t="inlineStr">
         <is>
           <t>B0GWRS1FGB</t>
         </is>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="inlineStr">
         <is>
           <t>196979620711</t>
         </is>
       </c>
       <c r="B468" t="inlineStr">
         <is>
           <t>RBK44439</t>
         </is>
       </c>
       <c r="C468" t="n">
-        <v>0.02909620239420179</v>
+        <v>0.0290962023942</v>
       </c>
       <c r="D468" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E468" t="inlineStr">
         <is>
           <t>Reebok Girls 6" Bike Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F468" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G468" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H468" t="inlineStr">
         <is>
           <t>B0GWRKWK3K</t>
         </is>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="inlineStr">
         <is>
           <t>196979620742</t>
         </is>
       </c>
       <c r="B469" t="inlineStr">
         <is>
           <t>RBK44442</t>
         </is>
       </c>
       <c r="C469" t="n">
-        <v>0.03585421247409901</v>
+        <v>0.0358542124741</v>
       </c>
       <c r="D469" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E469" t="inlineStr">
         <is>
           <t>Reebok Girls 6" Bike Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F469" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G469" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H469" t="inlineStr">
         <is>
           <t>B0GWRFMTC1</t>
         </is>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="inlineStr">
         <is>
           <t>196979620773</t>
         </is>
       </c>
       <c r="B470" t="inlineStr">
         <is>
           <t>RBK44445</t>
         </is>
       </c>
       <c r="C470" t="n">
-        <v>0.05564754743614107</v>
+        <v>0.0556475474361</v>
       </c>
       <c r="D470" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E470" t="inlineStr">
         <is>
           <t>Reebok Girls 6" Bike Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F470" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G470" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H470" t="inlineStr">
         <is>
           <t>B0GWRSBXYM</t>
         </is>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="inlineStr">
         <is>
           <t>196979620766</t>
         </is>
       </c>
       <c r="B471" t="inlineStr">
         <is>
           <t>RBK44444</t>
         </is>
       </c>
       <c r="C471" t="n">
-        <v>0.04758883248730966</v>
+        <v>0.0475888324873</v>
       </c>
       <c r="D471" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E471" t="inlineStr">
         <is>
           <t>Reebok Girls 6" Bike Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F471" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G471" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H471" t="inlineStr">
         <is>
           <t>B0GWRLC7BG</t>
         </is>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="inlineStr">
         <is>
           <t>196979620759</t>
         </is>
       </c>
       <c r="B472" t="inlineStr">
         <is>
           <t>RBK44443</t>
         </is>
       </c>
       <c r="C472" t="n">
-        <v>0.02909620239420179</v>
+        <v>0.0290962023942</v>
       </c>
       <c r="D472" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E472" t="inlineStr">
         <is>
           <t>Reebok Girls 6" Bike Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F472" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G472" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H472" t="inlineStr">
         <is>
           <t>B0GWRLD32G</t>
         </is>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="inlineStr">
         <is>
           <t>196979620780</t>
         </is>
       </c>
       <c r="B473" t="inlineStr">
         <is>
           <t>RBK44446</t>
         </is>
       </c>
       <c r="C473" t="n">
-        <v>0.03585421247409901</v>
+        <v>0.0358542124741</v>
       </c>
       <c r="D473" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E473" t="inlineStr">
         <is>
           <t>Reebok Girls 6" Bike Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F473" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G473" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H473" t="inlineStr">
         <is>
           <t>B0GWRKQDP8</t>
         </is>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="inlineStr">
         <is>
           <t>196979620810</t>
         </is>
       </c>
       <c r="B474" t="inlineStr">
         <is>
           <t>RBK44449</t>
         </is>
       </c>
       <c r="C474" t="n">
-        <v>0.05564754743614107</v>
+        <v>0.0556475474361</v>
       </c>
       <c r="D474" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E474" t="inlineStr">
         <is>
           <t>Reebok Girls 6" Bike Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F474" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G474" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H474" t="inlineStr">
         <is>
           <t>B0GWRT3ZTR</t>
         </is>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="inlineStr">
         <is>
           <t>196979620803</t>
         </is>
       </c>
       <c r="B475" t="inlineStr">
         <is>
           <t>RBK44448</t>
         </is>
       </c>
       <c r="C475" t="n">
-        <v>0.04758883248730966</v>
+        <v>0.0475888324873</v>
       </c>
       <c r="D475" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E475" t="inlineStr">
         <is>
           <t>Reebok Girls 6" Bike Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F475" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G475" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H475" t="inlineStr">
         <is>
           <t>B0GWRGBGMK</t>
         </is>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="inlineStr">
         <is>
           <t>196979620797</t>
         </is>
       </c>
       <c r="B476" t="inlineStr">
         <is>
           <t>RBK44447</t>
         </is>
       </c>
       <c r="C476" t="n">
-        <v>0.02909620239420179</v>
+        <v>0.0290962023942</v>
       </c>
       <c r="D476" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E476" t="inlineStr">
         <is>
           <t>Reebok Girls 6" Bike Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F476" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G476" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H476" t="inlineStr">
         <is>
           <t>B0GWRHF33S</t>
         </is>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="inlineStr">
         <is>
           <t>196979620827</t>
         </is>
       </c>
       <c r="B477" t="inlineStr">
         <is>
           <t>RBK44450</t>
         </is>
       </c>
       <c r="C477" t="n">
-        <v>0.03585421247409901</v>
+        <v>0.0358542124741</v>
       </c>
       <c r="D477" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E477" t="inlineStr">
         <is>
           <t>Reebok Girls 6" Bike Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F477" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G477" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H477" t="inlineStr">
         <is>
           <t>B0GWRSXHKJ</t>
         </is>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="inlineStr">
         <is>
           <t>196979620858</t>
         </is>
       </c>
       <c r="B478" t="inlineStr">
         <is>
           <t>RBK44453</t>
         </is>
       </c>
       <c r="C478" t="n">
-        <v>0.05564754743614107</v>
+        <v>0.0556475474361</v>
       </c>
       <c r="D478" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E478" t="inlineStr">
         <is>
           <t>Reebok Girls 6" Bike Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F478" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G478" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H478" t="inlineStr">
         <is>
           <t>B0GWRNLCYW</t>
         </is>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="inlineStr">
         <is>
           <t>196979620841</t>
         </is>
       </c>
       <c r="B479" t="inlineStr">
         <is>
           <t>RBK44452</t>
         </is>
       </c>
       <c r="C479" t="n">
-        <v>0.04758883248730966</v>
+        <v>0.0475888324873</v>
       </c>
       <c r="D479" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E479" t="inlineStr">
         <is>
           <t>Reebok Girls 6" Bike Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F479" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G479" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H479" t="inlineStr">
         <is>
           <t>B0GWRST4H6</t>
         </is>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="inlineStr">
         <is>
           <t>196979620834</t>
         </is>
       </c>
       <c r="B480" t="inlineStr">
         <is>
           <t>RBK44451</t>
         </is>
       </c>
       <c r="C480" t="n">
-        <v>0.02909620239420179</v>
+        <v>0.0290962023942</v>
       </c>
       <c r="D480" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E480" t="inlineStr">
         <is>
           <t>Reebok Girls 6" Bike Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F480" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G480" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H480" t="inlineStr">
         <is>
           <t>B0GWRMBWMT</t>
         </is>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="inlineStr">
         <is>
           <t>196979620865</t>
         </is>
       </c>
       <c r="B481" t="inlineStr">
         <is>
           <t>RBK44454</t>
         </is>
       </c>
       <c r="C481" t="n">
-        <v>0.03585421247409901</v>
+        <v>0.0358542124741</v>
       </c>
       <c r="D481" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E481" t="inlineStr">
         <is>
           <t>Reebok Girls 6" Bike Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F481" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G481" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H481" t="inlineStr">
         <is>
           <t>B0GWRNQ7P5</t>
         </is>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="inlineStr">
         <is>
           <t>196979621619</t>
         </is>
       </c>
       <c r="B482" t="inlineStr">
         <is>
           <t>RBK44529</t>
         </is>
       </c>
       <c r="C482" t="n">
-        <v>0.05564754743614107</v>
+        <v>0.0556475474361</v>
       </c>
       <c r="D482" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E482" t="inlineStr">
         <is>
           <t>Reebok Girls Dry Fit Flowy Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F482" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G482" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H482" t="inlineStr">
         <is>
           <t>B0GWRPKMCT</t>
         </is>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="inlineStr">
         <is>
           <t>196979621602</t>
         </is>
       </c>
       <c r="B483" t="inlineStr">
         <is>
           <t>RBK44528</t>
         </is>
       </c>
       <c r="C483" t="n">
-        <v>0.04758883248730966</v>
+        <v>0.0475888324873</v>
       </c>
       <c r="D483" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E483" t="inlineStr">
         <is>
           <t>Reebok Girls Dry Fit Flowy Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F483" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G483" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H483" t="inlineStr">
         <is>
           <t>B0GWRQ31TC</t>
         </is>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="inlineStr">
         <is>
           <t>196979621596</t>
         </is>
       </c>
       <c r="B484" t="inlineStr">
         <is>
           <t>RBK44527</t>
         </is>
       </c>
       <c r="C484" t="n">
-        <v>0.02909620239420179</v>
+        <v>0.0290962023942</v>
       </c>
       <c r="D484" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E484" t="inlineStr">
         <is>
           <t>Reebok Girls Dry Fit Flowy Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F484" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G484" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H484" t="inlineStr">
         <is>
           <t>B0GWRRCW54</t>
         </is>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="inlineStr">
         <is>
           <t>196979621626</t>
         </is>
       </c>
       <c r="B485" t="inlineStr">
         <is>
           <t>RBK44530</t>
         </is>
       </c>
       <c r="C485" t="n">
-        <v>0.03585421247409901</v>
+        <v>0.0358542124741</v>
       </c>
       <c r="D485" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E485" t="inlineStr">
         <is>
           <t>Reebok Girls Dry Fit Flowy Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F485" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G485" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H485" t="inlineStr">
         <is>
           <t>B0GWRBV419</t>
         </is>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="inlineStr">
         <is>
           <t>196979621657</t>
         </is>
       </c>
       <c r="B486" t="inlineStr">
         <is>
           <t>RBK44533</t>
         </is>
       </c>
       <c r="C486" t="n">
-        <v>0.05564754743614107</v>
+        <v>0.0556475474361</v>
       </c>
       <c r="D486" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E486" t="inlineStr">
         <is>
           <t>Reebok Girls Dry Fit Flowy Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F486" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G486" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H486" t="inlineStr">
         <is>
           <t>B0GWRH3416</t>
         </is>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="inlineStr">
         <is>
           <t>196979621640</t>
         </is>
       </c>
       <c r="B487" t="inlineStr">
         <is>
           <t>RBK44532</t>
         </is>
       </c>
       <c r="C487" t="n">
-        <v>0.04758883248730966</v>
+        <v>0.0475888324873</v>
       </c>
       <c r="D487" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E487" t="inlineStr">
         <is>
           <t>Reebok Girls Dry Fit Flowy Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F487" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G487" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H487" t="inlineStr">
         <is>
           <t>B0GWRLNTBQ</t>
         </is>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="inlineStr">
         <is>
           <t>196979621633</t>
         </is>
       </c>
       <c r="B488" t="inlineStr">
         <is>
           <t>RBK44531</t>
         </is>
       </c>
       <c r="C488" t="n">
-        <v>0.02909620239420179</v>
+        <v>0.0290962023942</v>
       </c>
       <c r="D488" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E488" t="inlineStr">
         <is>
           <t>Reebok Girls Dry Fit Flowy Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F488" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G488" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H488" t="inlineStr">
         <is>
           <t>B0GWRK2C33</t>
         </is>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="inlineStr">
         <is>
           <t>196979621664</t>
         </is>
       </c>
       <c r="B489" t="inlineStr">
         <is>
           <t>RBK44534</t>
         </is>
       </c>
       <c r="C489" t="n">
-        <v>0.03585421247409901</v>
+        <v>0.0358542124741</v>
       </c>
       <c r="D489" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E489" t="inlineStr">
         <is>
           <t>Reebok Girls Dry Fit Flowy Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F489" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G489" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H489" t="inlineStr">
         <is>
           <t>B0GWRPT4ND</t>
         </is>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="inlineStr">
         <is>
           <t>196979621695</t>
         </is>
       </c>
       <c r="B490" t="inlineStr">
         <is>
           <t>RBK44537</t>
         </is>
       </c>
       <c r="C490" t="n">
-        <v>0.05564754743614107</v>
+        <v>0.0556475474361</v>
       </c>
       <c r="D490" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E490" t="inlineStr">
         <is>
           <t>Reebok Girls Dry Fit Flowy Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F490" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G490" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H490" t="inlineStr">
         <is>
           <t>B0GWRPZBPJ</t>
         </is>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="inlineStr">
         <is>
           <t>196979621688</t>
         </is>
       </c>
       <c r="B491" t="inlineStr">
         <is>
           <t>RBK44536</t>
         </is>
       </c>
       <c r="C491" t="n">
-        <v>0.04758883248730966</v>
+        <v>0.0475888324873</v>
       </c>
       <c r="D491" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E491" t="inlineStr">
         <is>
           <t>Reebok Girls Dry Fit Flowy Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F491" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G491" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H491" t="inlineStr">
         <is>
           <t>B0GWRF9LY1</t>
         </is>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="inlineStr">
         <is>
           <t>196979621671</t>
         </is>
       </c>
       <c r="B492" t="inlineStr">
         <is>
           <t>RBK44535</t>
         </is>
       </c>
       <c r="C492" t="n">
-        <v>0.02909620239420179</v>
+        <v>0.0290962023942</v>
       </c>
       <c r="D492" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E492" t="inlineStr">
         <is>
           <t>Reebok Girls Dry Fit Flowy Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F492" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G492" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H492" t="inlineStr">
         <is>
           <t>B0GWRPXCQL</t>
         </is>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="inlineStr">
         <is>
           <t>196979621701</t>
         </is>
       </c>
       <c r="B493" t="inlineStr">
         <is>
           <t>RBK44538</t>
         </is>
       </c>
       <c r="C493" t="n">
-        <v>0.03585421247409901</v>
+        <v>0.0358542124741</v>
       </c>
       <c r="D493" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E493" t="inlineStr">
         <is>
           <t>Reebok Girls Dry Fit Flowy Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F493" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G493" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H493" t="inlineStr">
         <is>
           <t>B0GWRMGSYM</t>
         </is>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="inlineStr">
         <is>
           <t>196979621732</t>
         </is>
       </c>
       <c r="B494" t="inlineStr">
         <is>
           <t>RBK44541</t>
         </is>
       </c>
       <c r="C494" t="n">
-        <v>0.05564754743614107</v>
+        <v>0.0556475474361</v>
       </c>
       <c r="D494" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E494" t="inlineStr">
         <is>
           <t>Reebok Girls Dry Fit Flowy Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F494" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G494" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H494" t="inlineStr">
         <is>
           <t>B0GWRMWFMP</t>
         </is>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="inlineStr">
         <is>
           <t>196979621725</t>
         </is>
       </c>
       <c r="B495" t="inlineStr">
         <is>
           <t>RBK44540</t>
         </is>
       </c>
       <c r="C495" t="n">
-        <v>0.04758883248730966</v>
+        <v>0.0475888324873</v>
       </c>
       <c r="D495" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E495" t="inlineStr">
         <is>
           <t>Reebok Girls Dry Fit Flowy Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F495" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G495" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H495" t="inlineStr">
         <is>
           <t>B0GWRNBV6R</t>
         </is>
       </c>
     </row>
     <row r="496">
       <c r="A496" t="inlineStr">
         <is>
           <t>196979621718</t>
         </is>
       </c>
       <c r="B496" t="inlineStr">
         <is>
           <t>RBK44539</t>
         </is>
       </c>
       <c r="C496" t="n">
-        <v>0.02909620239420179</v>
+        <v>0.0290962023942</v>
       </c>
       <c r="D496" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E496" t="inlineStr">
         <is>
           <t>Reebok Girls Dry Fit Flowy Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F496" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G496" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H496" t="inlineStr">
         <is>
           <t>B0GWRGBNHF</t>
         </is>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="inlineStr">
         <is>
           <t>196979621749</t>
         </is>
       </c>
       <c r="B497" t="inlineStr">
         <is>
           <t>RBK44542</t>
         </is>
       </c>
       <c r="C497" t="n">
-        <v>0.03585421247409901</v>
+        <v>0.0358542124741</v>
       </c>
       <c r="D497" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E497" t="inlineStr">
         <is>
           <t>Reebok Girls Dry Fit Flowy Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F497" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G497" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H497" t="inlineStr">
         <is>
           <t>B0GWRLQ3PJ</t>
         </is>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="inlineStr">
         <is>
           <t>196979621770</t>
         </is>
       </c>
       <c r="B498" t="inlineStr">
         <is>
           <t>RBK44545</t>
         </is>
       </c>
       <c r="C498" t="n">
-        <v>0.05564754743614107</v>
+        <v>0.0556475474361</v>
       </c>
       <c r="D498" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E498" t="inlineStr">
         <is>
           <t>Reebok Girls Dry Fit Flowy Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F498" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G498" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H498" t="inlineStr">
         <is>
           <t>B0GWRHF2TH</t>
         </is>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="inlineStr">
         <is>
           <t>196979621763</t>
         </is>
       </c>
       <c r="B499" t="inlineStr">
         <is>
           <t>RBK44544</t>
         </is>
       </c>
       <c r="C499" t="n">
-        <v>0.04758883248730966</v>
+        <v>0.0475888324873</v>
       </c>
       <c r="D499" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E499" t="inlineStr">
         <is>
           <t>Reebok Girls Dry Fit Flowy Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F499" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G499" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H499" t="inlineStr">
         <is>
           <t>B0GWRRSL64</t>
         </is>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="inlineStr">
         <is>
           <t>196979621756</t>
         </is>
       </c>
       <c r="B500" t="inlineStr">
         <is>
           <t>RBK44543</t>
         </is>
       </c>
       <c r="C500" t="n">
-        <v>0.02909620239420179</v>
+        <v>0.0290962023942</v>
       </c>
       <c r="D500" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E500" t="inlineStr">
         <is>
           <t>Reebok Girls Dry Fit Flowy Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F500" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G500" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H500" t="inlineStr">
         <is>
           <t>B0GWRJJ7P4</t>
         </is>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="inlineStr">
         <is>
           <t>196979621787</t>
         </is>
       </c>
       <c r="B501" t="inlineStr">
         <is>
           <t>RBK44546</t>
         </is>
       </c>
       <c r="C501" t="n">
-        <v>0.03585421247409901</v>
+        <v>0.0358542124741</v>
       </c>
       <c r="D501" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E501" t="inlineStr">
         <is>
           <t>Reebok Girls Dry Fit Flowy Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F501" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G501" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H501" t="inlineStr">
         <is>
           <t>B0GWRMVFWV</t>
         </is>
       </c>
     </row>
     <row r="502">
       <c r="A502" t="inlineStr">
         <is>
           <t>196979621817</t>
         </is>
       </c>
       <c r="B502" t="inlineStr">
         <is>
           <t>RBK44549</t>
         </is>
       </c>
       <c r="C502" t="n">
-        <v>0.05564754743614107</v>
+        <v>0.0556475474361</v>
       </c>
       <c r="D502" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E502" t="inlineStr">
         <is>
           <t>Reebok Girls Dry Fit Flowy Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F502" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G502" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H502" t="inlineStr">
         <is>
           <t>B0GWRQP5NL</t>
         </is>
       </c>
     </row>
     <row r="503">
       <c r="A503" t="inlineStr">
         <is>
           <t>196979621800</t>
         </is>
       </c>
       <c r="B503" t="inlineStr">
         <is>
           <t>RBK44548</t>
         </is>
       </c>
       <c r="C503" t="n">
-        <v>0.04758883248730966</v>
+        <v>0.0475888324873</v>
       </c>
       <c r="D503" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E503" t="inlineStr">
         <is>
           <t>Reebok Girls Dry Fit Flowy Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F503" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G503" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H503" t="inlineStr">
         <is>
           <t>B0GWRLFHHC</t>
         </is>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="inlineStr">
         <is>
           <t>196979621794</t>
         </is>
       </c>
       <c r="B504" t="inlineStr">
         <is>
           <t>RBK44547</t>
         </is>
       </c>
       <c r="C504" t="n">
-        <v>0.02909620239420179</v>
+        <v>0.0290962023942</v>
       </c>
       <c r="D504" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E504" t="inlineStr">
         <is>
           <t>Reebok Girls Dry Fit Flowy Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F504" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G504" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H504" t="inlineStr">
         <is>
           <t>B0GWR992R6</t>
         </is>
       </c>
     </row>
     <row r="505">
       <c r="A505" t="inlineStr">
         <is>
           <t>196979621824</t>
         </is>
       </c>
       <c r="B505" t="inlineStr">
         <is>
           <t>RBK44550</t>
         </is>
       </c>
       <c r="C505" t="n">
-        <v>0.03585421247409901</v>
+        <v>0.0358542124741</v>
       </c>
       <c r="D505" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E505" t="inlineStr">
         <is>
           <t>Reebok Girls Dry Fit Flowy Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F505" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G505" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H505" t="inlineStr">
         <is>
           <t>B0GWRSW5NZ</t>
         </is>
       </c>
     </row>
     <row r="506">
       <c r="A506" t="inlineStr">
         <is>
           <t>196979621855</t>
         </is>
       </c>
       <c r="B506" t="inlineStr">
         <is>
           <t>RBK44553</t>
         </is>
       </c>
       <c r="C506" t="n">
-        <v>0.05080213903743316</v>
+        <v>0.0500582072177</v>
       </c>
       <c r="D506" t="inlineStr"/>
       <c r="E506" t="inlineStr">
         <is>
           <t>Reebok Girls Dry Fit Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F506" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G506" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H506" t="inlineStr">
         <is>
           <t>B0GW9MGWNQ</t>
         </is>
       </c>
     </row>
     <row r="507">
       <c r="A507" t="inlineStr">
         <is>
           <t>196979621848</t>
         </is>
       </c>
       <c r="B507" t="inlineStr">
         <is>
           <t>RBK44552</t>
         </is>
       </c>
       <c r="C507" t="n">
-        <v>0.0213903743315508</v>
+        <v>0.0180442374854</v>
       </c>
       <c r="D507" t="inlineStr"/>
       <c r="E507" t="inlineStr">
         <is>
           <t>Reebok Girls Dry Fit Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F507" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G507" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H507" t="inlineStr">
         <is>
           <t>B0GW9N9DN3</t>
         </is>
       </c>
     </row>
     <row r="508">
       <c r="A508" t="inlineStr">
         <is>
           <t>196979621831</t>
         </is>
       </c>
       <c r="B508" t="inlineStr">
         <is>
           <t>RBK44551</t>
         </is>
       </c>
       <c r="C508" t="n">
-        <v>0.0213903743315508</v>
+        <v>0.0215366705471</v>
       </c>
       <c r="D508" t="inlineStr"/>
       <c r="E508" t="inlineStr">
         <is>
           <t>Reebok Girls Dry Fit Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F508" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G508" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H508" t="inlineStr">
         <is>
           <t>B0GW9Q8LB2</t>
         </is>
       </c>
     </row>
     <row r="509">
       <c r="A509" t="inlineStr">
         <is>
           <t>196979621862</t>
         </is>
       </c>
       <c r="B509" t="inlineStr">
         <is>
           <t>RBK44554</t>
         </is>
       </c>
       <c r="C509" t="n">
-        <v>0.0427807486631016</v>
+        <v>0.0413271245634</v>
       </c>
       <c r="D509" t="inlineStr"/>
       <c r="E509" t="inlineStr">
         <is>
           <t>Reebok Girls Dry Fit Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F509" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G509" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H509" t="inlineStr">
         <is>
           <t>B0GW9KGXMW</t>
         </is>
       </c>
     </row>
     <row r="510">
       <c r="A510" t="inlineStr">
         <is>
           <t>196979621893</t>
         </is>
       </c>
       <c r="B510" t="inlineStr">
         <is>
           <t>RBK44557</t>
         </is>
       </c>
       <c r="C510" t="n">
-        <v>0.08021390374331551</v>
+        <v>0.0506402793946</v>
       </c>
       <c r="D510" t="inlineStr"/>
       <c r="E510" t="inlineStr">
         <is>
           <t>Reebok Girls Dry Fit Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F510" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G510" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H510" t="inlineStr">
         <is>
           <t>B0GW9PVDFK</t>
         </is>
       </c>
     </row>
     <row r="511">
       <c r="A511" t="inlineStr">
         <is>
           <t>196979621886</t>
         </is>
       </c>
       <c r="B511" t="inlineStr">
         <is>
           <t>RBK44556</t>
         </is>
       </c>
       <c r="C511" t="n">
-        <v>0.04010695187165775</v>
+        <v>0.0209545983702</v>
       </c>
       <c r="D511" t="inlineStr"/>
       <c r="E511" t="inlineStr">
         <is>
           <t>Reebok Girls Dry Fit Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F511" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G511" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H511" t="inlineStr">
         <is>
           <t>B0GW9RL64M</t>
         </is>
       </c>
     </row>
     <row r="512">
       <c r="A512" t="inlineStr">
         <is>
           <t>196979621879</t>
         </is>
       </c>
       <c r="B512" t="inlineStr">
         <is>
           <t>RBK44555</t>
         </is>
       </c>
       <c r="C512" t="n">
-        <v>0.0267379679144385</v>
+        <v>0.008731082654200001</v>
       </c>
       <c r="D512" t="inlineStr"/>
       <c r="E512" t="inlineStr">
         <is>
           <t>Reebok Girls Dry Fit Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F512" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G512" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H512" t="inlineStr">
         <is>
           <t>B0GW9KG1NY</t>
         </is>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="inlineStr">
         <is>
           <t>196979621909</t>
         </is>
       </c>
       <c r="B513" t="inlineStr">
         <is>
           <t>RBK44558</t>
         </is>
       </c>
       <c r="C513" t="n">
-        <v>0.06149732620320856</v>
+        <v>0.0372526193248</v>
       </c>
       <c r="D513" t="inlineStr"/>
       <c r="E513" t="inlineStr">
         <is>
           <t>Reebok Girls Dry Fit Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F513" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G513" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H513" t="inlineStr">
         <is>
           <t>B0GW9JJ5LV</t>
         </is>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="inlineStr">
         <is>
           <t>196979621930</t>
         </is>
       </c>
       <c r="B514" t="inlineStr">
         <is>
           <t>RBK44561</t>
         </is>
       </c>
       <c r="C514" t="n">
-        <v>0.03208556149732621</v>
+        <v>0.0424912689173</v>
       </c>
       <c r="D514" t="inlineStr"/>
       <c r="E514" t="inlineStr">
         <is>
           <t>Reebok Girls Dry Fit Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F514" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G514" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H514" t="inlineStr">
         <is>
           <t>B0GW9GTLDG</t>
         </is>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="inlineStr">
         <is>
           <t>196979621923</t>
         </is>
       </c>
       <c r="B515" t="inlineStr">
         <is>
           <t>RBK44560</t>
         </is>
       </c>
       <c r="C515" t="n">
-        <v>0.01336898395721925</v>
+        <v>0.011059371362</v>
       </c>
       <c r="D515" t="inlineStr"/>
       <c r="E515" t="inlineStr">
         <is>
           <t>Reebok Girls Dry Fit Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F515" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G515" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H515" t="inlineStr">
         <is>
           <t>B0GW9K9VPV</t>
         </is>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="inlineStr">
         <is>
           <t>196979621916</t>
         </is>
       </c>
       <c r="B516" t="inlineStr">
         <is>
           <t>RBK44559</t>
         </is>
       </c>
       <c r="C516" t="n">
-        <v>0.008021390374331552</v>
+        <v>0.0058207217695</v>
       </c>
       <c r="D516" t="inlineStr"/>
       <c r="E516" t="inlineStr">
         <is>
           <t>Reebok Girls Dry Fit Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F516" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G516" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H516" t="inlineStr">
         <is>
           <t>B0GW9KC5DL</t>
         </is>
       </c>
     </row>
     <row r="517">
       <c r="A517" t="inlineStr">
         <is>
           <t>196979621947</t>
         </is>
       </c>
       <c r="B517" t="inlineStr">
         <is>
           <t>RBK44562</t>
         </is>
       </c>
       <c r="C517" t="n">
-        <v>0.0160427807486631</v>
+        <v>0.0378346915017</v>
       </c>
       <c r="D517" t="inlineStr"/>
       <c r="E517" t="inlineStr">
         <is>
           <t>Reebok Girls Dry Fit Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F517" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G517" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H517" t="inlineStr">
         <is>
           <t>B0GW9CSWK8</t>
         </is>
       </c>
     </row>
     <row r="518">
       <c r="A518" t="inlineStr">
         <is>
           <t>196979621978</t>
         </is>
       </c>
       <c r="B518" t="inlineStr">
         <is>
           <t>RBK44565</t>
         </is>
       </c>
       <c r="C518" t="n">
-        <v>0.0748663101604278</v>
+        <v>0.0564610011641</v>
       </c>
       <c r="D518" t="inlineStr"/>
       <c r="E518" t="inlineStr">
         <is>
           <t>Reebok Girls Dry Fit Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F518" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G518" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H518" t="inlineStr">
         <is>
           <t>B0GW9L4JJ6</t>
         </is>
       </c>
     </row>
     <row r="519">
       <c r="A519" t="inlineStr">
         <is>
           <t>196979621961</t>
         </is>
       </c>
       <c r="B519" t="inlineStr">
         <is>
           <t>RBK44564</t>
         </is>
       </c>
       <c r="C519" t="n">
-        <v>0.0374331550802139</v>
+        <v>0.045983701979</v>
       </c>
       <c r="D519" t="inlineStr"/>
       <c r="E519" t="inlineStr">
         <is>
           <t>Reebok Girls Dry Fit Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F519" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G519" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H519" t="inlineStr">
         <is>
           <t>B0GW9JSGX5</t>
         </is>
       </c>
     </row>
     <row r="520">
       <c r="A520" t="inlineStr">
         <is>
           <t>196979621954</t>
         </is>
       </c>
       <c r="B520" t="inlineStr">
         <is>
           <t>RBK44563</t>
         </is>
       </c>
       <c r="C520" t="n">
-        <v>0.03475935828877005</v>
+        <v>0.0314318975553</v>
       </c>
       <c r="D520" t="inlineStr"/>
       <c r="E520" t="inlineStr">
         <is>
           <t>Reebok Girls Dry Fit Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F520" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G520" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H520" t="inlineStr">
         <is>
           <t>B0GW9S6H66</t>
         </is>
       </c>
     </row>
     <row r="521">
       <c r="A521" t="inlineStr">
         <is>
           <t>196979621985</t>
         </is>
       </c>
       <c r="B521" t="inlineStr">
         <is>
           <t>RBK44566</t>
         </is>
       </c>
       <c r="C521" t="n">
-        <v>0.07754010695187166</v>
+        <v>0.034924330617</v>
       </c>
       <c r="D521" t="inlineStr"/>
       <c r="E521" t="inlineStr">
         <is>
           <t>Reebok Girls Dry Fit Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F521" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G521" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H521" t="inlineStr">
         <is>
           <t>B0GW9KSHH6</t>
         </is>
       </c>
     </row>
     <row r="522">
       <c r="A522" t="inlineStr">
         <is>
           <t>196979622012</t>
         </is>
       </c>
       <c r="B522" t="inlineStr">
         <is>
           <t>RBK44569</t>
         </is>
       </c>
       <c r="C522" t="n">
-        <v>0.02941176470588235</v>
+        <v>0.057625145518</v>
       </c>
       <c r="D522" t="inlineStr"/>
       <c r="E522" t="inlineStr">
         <is>
           <t>Reebok Girls Dry Fit Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F522" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G522" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H522" t="inlineStr">
         <is>
           <t>B0GW9M2CF7</t>
         </is>
       </c>
     </row>
     <row r="523">
       <c r="A523" t="inlineStr">
         <is>
           <t>196979622005</t>
         </is>
       </c>
       <c r="B523" t="inlineStr">
         <is>
           <t>RBK44568</t>
         </is>
       </c>
       <c r="C523" t="n">
-        <v>0.0160427807486631</v>
+        <v>0.0238649592549</v>
       </c>
       <c r="D523" t="inlineStr"/>
       <c r="E523" t="inlineStr">
         <is>
           <t>Reebok Girls Dry Fit Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F523" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G523" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H523" t="inlineStr">
         <is>
           <t>B0GW976V87</t>
         </is>
       </c>
     </row>
     <row r="524">
       <c r="A524" t="inlineStr">
         <is>
           <t>196979621992</t>
         </is>
       </c>
       <c r="B524" t="inlineStr">
         <is>
           <t>RBK44567</t>
         </is>
       </c>
       <c r="C524" t="n">
-        <v>0.0053475935828877</v>
+        <v>0.0279394644936</v>
       </c>
       <c r="D524" t="inlineStr"/>
       <c r="E524" t="inlineStr">
         <is>
           <t>Reebok Girls Dry Fit Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F524" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G524" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H524" t="inlineStr">
         <is>
           <t>B0GW9HWH11</t>
         </is>
       </c>
     </row>
     <row r="525">
       <c r="A525" t="inlineStr">
         <is>
           <t>196979622029</t>
         </is>
       </c>
       <c r="B525" t="inlineStr">
         <is>
           <t>RBK44570</t>
         </is>
       </c>
       <c r="C525" t="n">
-        <v>0.01336898395721925</v>
+        <v>0.0442374854482</v>
       </c>
       <c r="D525" t="inlineStr"/>
       <c r="E525" t="inlineStr">
         <is>
           <t>Reebok Girls Dry Fit Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F525" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G525" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H525" t="inlineStr">
         <is>
           <t>B0GW9MTHM3</t>
         </is>
       </c>
     </row>
     <row r="526">
       <c r="A526" t="inlineStr">
         <is>
           <t>196979622050</t>
         </is>
       </c>
       <c r="B526" t="inlineStr">
         <is>
           <t>RBK44573</t>
         </is>
       </c>
       <c r="C526" t="n">
-        <v>0.09090909090909091</v>
+        <v>0.0535506402794</v>
       </c>
       <c r="D526" t="inlineStr"/>
       <c r="E526" t="inlineStr">
         <is>
           <t>Reebok Girls Dry Fit Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F526" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G526" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H526" t="inlineStr">
         <is>
           <t>B0GW9L4XHF</t>
         </is>
       </c>
     </row>
     <row r="527">
       <c r="A527" t="inlineStr">
         <is>
           <t>196979622043</t>
         </is>
       </c>
       <c r="B527" t="inlineStr">
         <is>
           <t>RBK44572</t>
         </is>
       </c>
       <c r="C527" t="n">
-        <v>0.1042780748663102</v>
+        <v>0.2048894062864</v>
       </c>
       <c r="D527" t="inlineStr"/>
       <c r="E527" t="inlineStr">
         <is>
           <t>Reebok Girls Dry Fit Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F527" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G527" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H527" t="inlineStr">
         <is>
           <t>B0GW9G5B4Z</t>
         </is>
       </c>
     </row>
     <row r="528">
       <c r="A528" t="inlineStr">
         <is>
           <t>196979622036</t>
         </is>
       </c>
       <c r="B528" t="inlineStr">
         <is>
           <t>RBK44571</t>
         </is>
       </c>
       <c r="C528" t="n">
-        <v>0.03208556149732621</v>
+        <v>0.0378346915017</v>
       </c>
       <c r="D528" t="inlineStr"/>
       <c r="E528" t="inlineStr">
         <is>
           <t>Reebok Girls Dry Fit Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F528" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G528" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H528" t="inlineStr">
         <is>
           <t>B0GW9SX2K4</t>
         </is>
       </c>
     </row>
     <row r="529">
       <c r="A529" t="inlineStr">
         <is>
           <t>196979622067</t>
         </is>
       </c>
       <c r="B529" t="inlineStr">
         <is>
           <t>RBK44574</t>
         </is>
       </c>
       <c r="C529" t="n">
-        <v>0.06951871657754011</v>
+        <v>0.0355064027939</v>
       </c>
       <c r="D529" t="inlineStr"/>
       <c r="E529" t="inlineStr">
         <is>
           <t>Reebok Girls Dry Fit Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F529" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G529" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H529" t="inlineStr">
         <is>
           <t>B0GW9LR3DL</t>
         </is>
       </c>
     </row>
     <row r="530">
       <c r="A530" t="inlineStr">
         <is>
           <t>196979621374</t>
         </is>
       </c>
       <c r="B530" t="inlineStr">
         <is>
           <t>RBK44505</t>
         </is>
       </c>
       <c r="C530" t="n">
-        <v>0.03911915120983131</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0192307692308</v>
+      </c>
+      <c r="D530" t="inlineStr"/>
       <c r="E530" t="inlineStr">
         <is>
           <t>Reebok Girls Dry Fit Skort with Left Waistband Logo</t>
         </is>
       </c>
       <c r="F530" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G530" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H530" t="inlineStr">
         <is>
           <t>B0GWFWH2R6</t>
         </is>
       </c>
     </row>
     <row r="531">
       <c r="A531" t="inlineStr">
         <is>
           <t>196979621367</t>
         </is>
       </c>
       <c r="B531" t="inlineStr">
         <is>
           <t>RBK44504</t>
         </is>
       </c>
       <c r="C531" t="n">
-        <v>0.06010991527364323</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0076923076923</v>
+      </c>
+      <c r="D531" t="inlineStr"/>
       <c r="E531" t="inlineStr">
         <is>
           <t>Reebok Girls Dry Fit Skort with Left Waistband Logo</t>
         </is>
       </c>
       <c r="F531" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G531" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H531" t="inlineStr">
         <is>
           <t>B0GWFSTCHL</t>
         </is>
       </c>
     </row>
     <row r="532">
       <c r="A532" t="inlineStr">
         <is>
           <t>196979621350</t>
         </is>
       </c>
       <c r="B532" t="inlineStr">
         <is>
           <t>RBK44503</t>
         </is>
       </c>
       <c r="C532" t="n">
-        <v>0.04388977940615221</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0115384615385</v>
+      </c>
+      <c r="D532" t="inlineStr"/>
       <c r="E532" t="inlineStr">
         <is>
           <t>Reebok Girls Dry Fit Skort with Left Waistband Logo</t>
         </is>
       </c>
       <c r="F532" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G532" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H532" t="inlineStr">
         <is>
           <t>B0GWG4YX73</t>
         </is>
       </c>
     </row>
     <row r="533">
       <c r="A533" t="inlineStr">
         <is>
           <t>196979621381</t>
         </is>
       </c>
       <c r="B533" t="inlineStr">
         <is>
           <t>RBK44506</t>
         </is>
       </c>
       <c r="C533" t="n">
-        <v>0.02385314098160446</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0115384615385</v>
+      </c>
+      <c r="D533" t="inlineStr"/>
       <c r="E533" t="inlineStr">
         <is>
           <t>Reebok Girls Dry Fit Skort with Left Waistband Logo</t>
         </is>
       </c>
       <c r="F533" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G533" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H533" t="inlineStr">
         <is>
           <t>B0GWFWS9ZG</t>
         </is>
       </c>
     </row>
     <row r="534">
       <c r="A534" t="inlineStr">
         <is>
           <t>196979621411</t>
         </is>
       </c>
       <c r="B534" t="inlineStr">
         <is>
           <t>RBK44509</t>
         </is>
       </c>
       <c r="C534" t="n">
-        <v>0.03911915120983131</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0346153846154</v>
+      </c>
+      <c r="D534" t="inlineStr"/>
       <c r="E534" t="inlineStr">
         <is>
           <t>Reebok Girls Dry Fit Skort with Left Waistband Logo</t>
         </is>
       </c>
       <c r="F534" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G534" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H534" t="inlineStr">
         <is>
           <t>B0GWG2VKX5</t>
         </is>
       </c>
     </row>
     <row r="535">
       <c r="A535" t="inlineStr">
         <is>
           <t>196979621404</t>
         </is>
       </c>
       <c r="B535" t="inlineStr">
         <is>
           <t>RBK44508</t>
         </is>
       </c>
       <c r="C535" t="n">
-        <v>0.06010991527364323</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0038461538462</v>
+      </c>
+      <c r="D535" t="inlineStr"/>
       <c r="E535" t="inlineStr">
         <is>
           <t>Reebok Girls Dry Fit Skort with Left Waistband Logo</t>
         </is>
       </c>
       <c r="F535" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G535" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H535" t="inlineStr">
         <is>
           <t>B0GWFSL4Y4</t>
         </is>
       </c>
     </row>
     <row r="536">
       <c r="A536" t="inlineStr">
         <is>
           <t>196979621398</t>
         </is>
       </c>
       <c r="B536" t="inlineStr">
         <is>
           <t>RBK44507</t>
         </is>
       </c>
       <c r="C536" t="n">
-        <v>0.04388977940615221</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0076923076923</v>
+      </c>
+      <c r="D536" t="inlineStr"/>
       <c r="E536" t="inlineStr">
         <is>
           <t>Reebok Girls Dry Fit Skort with Left Waistband Logo</t>
         </is>
       </c>
       <c r="F536" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G536" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H536" t="inlineStr">
         <is>
           <t>B0GWFXVPVL</t>
         </is>
       </c>
     </row>
     <row r="537">
       <c r="A537" t="inlineStr">
         <is>
           <t>196979621428</t>
         </is>
       </c>
       <c r="B537" t="inlineStr">
         <is>
           <t>RBK44510</t>
         </is>
       </c>
       <c r="C537" t="n">
-        <v>0.02385314098160446</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0307692307692</v>
+      </c>
+      <c r="D537" t="inlineStr"/>
       <c r="E537" t="inlineStr">
         <is>
           <t>Reebok Girls Dry Fit Skort with Left Waistband Logo</t>
         </is>
       </c>
       <c r="F537" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G537" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H537" t="inlineStr">
         <is>
           <t>B0GWFWF5DK</t>
         </is>
       </c>
     </row>
     <row r="538">
       <c r="A538" t="inlineStr">
         <is>
           <t>196979621459</t>
         </is>
       </c>
       <c r="B538" t="inlineStr">
         <is>
           <t>RBK44513</t>
         </is>
       </c>
       <c r="C538" t="n">
-        <v>0.03911915120983131</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0346153846154</v>
+      </c>
+      <c r="D538" t="inlineStr"/>
       <c r="E538" t="inlineStr">
         <is>
           <t>Reebok Girls Dry Fit Skort with Left Waistband Logo</t>
         </is>
       </c>
       <c r="F538" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G538" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H538" t="inlineStr">
         <is>
           <t>B0GWFXZ1D2</t>
         </is>
       </c>
     </row>
     <row r="539">
       <c r="A539" t="inlineStr">
         <is>
           <t>196979621442</t>
         </is>
       </c>
       <c r="B539" t="inlineStr">
         <is>
           <t>RBK44512</t>
         </is>
       </c>
       <c r="C539" t="n">
-        <v>0.06010991527364323</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0115384615385</v>
+      </c>
+      <c r="D539" t="inlineStr"/>
       <c r="E539" t="inlineStr">
         <is>
           <t>Reebok Girls Dry Fit Skort with Left Waistband Logo</t>
         </is>
       </c>
       <c r="F539" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G539" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H539" t="inlineStr">
         <is>
           <t>B0GWFWJ6YB</t>
         </is>
       </c>
     </row>
     <row r="540">
       <c r="A540" t="inlineStr">
         <is>
           <t>196979621435</t>
         </is>
       </c>
       <c r="B540" t="inlineStr">
         <is>
           <t>RBK44511</t>
         </is>
       </c>
       <c r="C540" t="n">
-        <v>0.04388977940615221</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0038461538462</v>
+      </c>
+      <c r="D540" t="inlineStr"/>
       <c r="E540" t="inlineStr">
         <is>
           <t>Reebok Girls Dry Fit Skort with Left Waistband Logo</t>
         </is>
       </c>
       <c r="F540" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G540" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H540" t="inlineStr">
         <is>
           <t>B0GWG2S71W</t>
         </is>
       </c>
     </row>
     <row r="541">
       <c r="A541" t="inlineStr">
         <is>
           <t>196979621466</t>
         </is>
       </c>
       <c r="B541" t="inlineStr">
         <is>
           <t>RBK44514</t>
         </is>
       </c>
       <c r="C541" t="n">
-        <v>0.02385314098160446</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0115384615385</v>
+      </c>
+      <c r="D541" t="inlineStr"/>
       <c r="E541" t="inlineStr">
         <is>
           <t>Reebok Girls Dry Fit Skort with Left Waistband Logo</t>
         </is>
       </c>
       <c r="F541" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G541" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H541" t="inlineStr">
         <is>
           <t>B0GWFZNXHD</t>
         </is>
       </c>
     </row>
     <row r="542">
       <c r="A542" t="inlineStr">
         <is>
           <t>196979621497</t>
         </is>
       </c>
       <c r="B542" t="inlineStr">
         <is>
           <t>RBK44517</t>
         </is>
       </c>
       <c r="C542" t="n">
-        <v>0.03911915120983131</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0576923076923</v>
+      </c>
+      <c r="D542" t="inlineStr"/>
       <c r="E542" t="inlineStr">
         <is>
           <t>Reebok Girls Dry Fit Skort with Left Waistband Logo</t>
         </is>
       </c>
       <c r="F542" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G542" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H542" t="inlineStr">
         <is>
           <t>B0GWFT1C6P</t>
         </is>
       </c>
     </row>
     <row r="543">
       <c r="A543" t="inlineStr">
         <is>
           <t>196979621480</t>
         </is>
       </c>
       <c r="B543" t="inlineStr">
         <is>
           <t>RBK44516</t>
         </is>
       </c>
       <c r="C543" t="n">
-        <v>0.06010991527364323</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0884615384615</v>
+      </c>
+      <c r="D543" t="inlineStr"/>
       <c r="E543" t="inlineStr">
         <is>
           <t>Reebok Girls Dry Fit Skort with Left Waistband Logo</t>
         </is>
       </c>
       <c r="F543" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G543" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H543" t="inlineStr">
         <is>
           <t>B0GWFWHKPS</t>
         </is>
       </c>
     </row>
     <row r="544">
       <c r="A544" t="inlineStr">
         <is>
           <t>196979621473</t>
         </is>
       </c>
       <c r="B544" t="inlineStr">
         <is>
           <t>RBK44515</t>
         </is>
       </c>
       <c r="C544" t="n">
-        <v>0.04388977940615221</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0692307692308</v>
+      </c>
+      <c r="D544" t="inlineStr"/>
       <c r="E544" t="inlineStr">
         <is>
           <t>Reebok Girls Dry Fit Skort with Left Waistband Logo</t>
         </is>
       </c>
       <c r="F544" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G544" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H544" t="inlineStr">
         <is>
           <t>B0GWFZ2L62</t>
         </is>
       </c>
     </row>
     <row r="545">
       <c r="A545" t="inlineStr">
         <is>
           <t>196979621503</t>
         </is>
       </c>
       <c r="B545" t="inlineStr">
         <is>
           <t>RBK44518</t>
         </is>
       </c>
       <c r="C545" t="n">
-        <v>0.02385314098160446</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0461538461538</v>
+      </c>
+      <c r="D545" t="inlineStr"/>
       <c r="E545" t="inlineStr">
         <is>
           <t>Reebok Girls Dry Fit Skort with Left Waistband Logo</t>
         </is>
       </c>
       <c r="F545" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G545" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H545" t="inlineStr">
         <is>
           <t>B0GWFWKBZH</t>
         </is>
       </c>
     </row>
     <row r="546">
       <c r="A546" t="inlineStr">
         <is>
           <t>196979621534</t>
         </is>
       </c>
       <c r="B546" t="inlineStr">
         <is>
           <t>RBK44521</t>
         </is>
       </c>
       <c r="C546" t="n">
-        <v>0.03911915120983131</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0384615384615</v>
+      </c>
+      <c r="D546" t="inlineStr"/>
       <c r="E546" t="inlineStr">
         <is>
           <t>Reebok Girls Dry Fit Skort with Left Waistband Logo</t>
         </is>
       </c>
       <c r="F546" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G546" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H546" t="inlineStr">
         <is>
           <t>B0GWFX4P72</t>
         </is>
       </c>
     </row>
     <row r="547">
       <c r="A547" t="inlineStr">
         <is>
           <t>196979621527</t>
         </is>
       </c>
       <c r="B547" t="inlineStr">
         <is>
           <t>RBK44520</t>
         </is>
       </c>
       <c r="C547" t="n">
-        <v>0.06010991527364323</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0346153846154</v>
+      </c>
+      <c r="D547" t="inlineStr"/>
       <c r="E547" t="inlineStr">
         <is>
           <t>Reebok Girls Dry Fit Skort with Left Waistband Logo</t>
         </is>
       </c>
       <c r="F547" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G547" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H547" t="inlineStr">
         <is>
           <t>B0GWFY1S3Q</t>
         </is>
       </c>
     </row>
     <row r="548">
       <c r="A548" t="inlineStr">
         <is>
           <t>196979621510</t>
         </is>
       </c>
       <c r="B548" t="inlineStr">
         <is>
           <t>RBK44519</t>
         </is>
       </c>
       <c r="C548" t="n">
-        <v>0.04388977940615221</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0269230769231</v>
+      </c>
+      <c r="D548" t="inlineStr"/>
       <c r="E548" t="inlineStr">
         <is>
           <t>Reebok Girls Dry Fit Skort with Left Waistband Logo</t>
         </is>
       </c>
       <c r="F548" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G548" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H548" t="inlineStr">
         <is>
           <t>B0GWFZ2L61</t>
         </is>
       </c>
     </row>
     <row r="549">
       <c r="A549" t="inlineStr">
         <is>
           <t>196979621541</t>
         </is>
       </c>
       <c r="B549" t="inlineStr">
         <is>
           <t>RBK44522</t>
         </is>
       </c>
       <c r="C549" t="n">
-        <v>0.02385314098160446</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0346153846154</v>
+      </c>
+      <c r="D549" t="inlineStr"/>
       <c r="E549" t="inlineStr">
         <is>
           <t>Reebok Girls Dry Fit Skort with Left Waistband Logo</t>
         </is>
       </c>
       <c r="F549" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G549" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H549" t="inlineStr">
         <is>
           <t>B0GWG8R1LH</t>
         </is>
       </c>
     </row>
     <row r="550">
       <c r="A550" t="inlineStr">
         <is>
           <t>196979621572</t>
         </is>
       </c>
       <c r="B550" t="inlineStr">
         <is>
           <t>RBK44525</t>
         </is>
       </c>
       <c r="C550" t="n">
-        <v>0.03911915120983131</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.1461538461538</v>
+      </c>
+      <c r="D550" t="inlineStr"/>
       <c r="E550" t="inlineStr">
         <is>
           <t>Reebok Girls Dry Fit Skort with Left Waistband Logo</t>
         </is>
       </c>
       <c r="F550" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G550" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H550" t="inlineStr">
         <is>
           <t>B0GWG5H5HT</t>
         </is>
       </c>
     </row>
     <row r="551">
       <c r="A551" t="inlineStr">
         <is>
           <t>196979621565</t>
         </is>
       </c>
       <c r="B551" t="inlineStr">
         <is>
           <t>RBK44524</t>
         </is>
       </c>
       <c r="C551" t="n">
-        <v>0.06010991527364323</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.1538461538462</v>
+      </c>
+      <c r="D551" t="inlineStr"/>
       <c r="E551" t="inlineStr">
         <is>
           <t>Reebok Girls Dry Fit Skort with Left Waistband Logo</t>
         </is>
       </c>
       <c r="F551" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G551" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H551" t="inlineStr">
         <is>
           <t>B0GWG85NVH</t>
         </is>
       </c>
     </row>
     <row r="552">
       <c r="A552" t="inlineStr">
         <is>
           <t>196979621558</t>
         </is>
       </c>
       <c r="B552" t="inlineStr">
         <is>
           <t>RBK44523</t>
         </is>
       </c>
       <c r="C552" t="n">
-        <v>0.04388977940615221</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0730769230769</v>
+      </c>
+      <c r="D552" t="inlineStr"/>
       <c r="E552" t="inlineStr">
         <is>
           <t>Reebok Girls Dry Fit Skort with Left Waistband Logo</t>
         </is>
       </c>
       <c r="F552" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G552" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H552" t="inlineStr">
         <is>
           <t>B0GWFZYZDZ</t>
         </is>
       </c>
     </row>
     <row r="553">
       <c r="A553" t="inlineStr">
         <is>
           <t>196979621589</t>
         </is>
       </c>
       <c r="B553" t="inlineStr">
         <is>
           <t>RBK44526</t>
         </is>
       </c>
       <c r="C553" t="n">
-        <v>0.02385314098160446</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0423076923077</v>
+      </c>
+      <c r="D553" t="inlineStr"/>
       <c r="E553" t="inlineStr">
         <is>
           <t>Reebok Girls Dry Fit Skort with Left Waistband Logo</t>
         </is>
       </c>
       <c r="F553" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G553" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H553" t="inlineStr">
         <is>
           <t>B0GWG3W4HP</t>
         </is>
       </c>
     </row>
     <row r="554">
       <c r="A554" t="inlineStr">
         <is>
           <t>196979623057</t>
         </is>
       </c>
       <c r="B554" t="inlineStr">
         <is>
           <t>RBK44673</t>
         </is>
       </c>
       <c r="C554" t="n">
-        <v>0.04798305028420209</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0059523809524</v>
+      </c>
+      <c r="D554" t="inlineStr"/>
       <c r="E554" t="inlineStr">
         <is>
           <t>Reebok Girls Dry Fit Tank with Left Chest Logo</t>
         </is>
       </c>
       <c r="F554" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G554" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H554" t="inlineStr">
         <is>
           <t>B0GWK6NMTD</t>
         </is>
       </c>
     </row>
     <row r="555">
       <c r="A555" t="inlineStr">
         <is>
           <t>196979623040</t>
         </is>
       </c>
       <c r="B555" t="inlineStr">
         <is>
           <t>RBK44672</t>
         </is>
       </c>
       <c r="C555" t="n">
-        <v>0.06510774314181483</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0059523809524</v>
+      </c>
+      <c r="D555" t="inlineStr"/>
       <c r="E555" t="inlineStr">
         <is>
           <t>Reebok Girls Dry Fit Tank with Left Chest Logo</t>
         </is>
       </c>
       <c r="F555" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G555" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H555" t="inlineStr">
         <is>
           <t>B0GWK5X2TN</t>
         </is>
       </c>
     </row>
     <row r="556">
       <c r="A556" t="inlineStr">
         <is>
           <t>196979623033</t>
         </is>
       </c>
       <c r="B556" t="inlineStr">
         <is>
           <t>RBK44671</t>
         </is>
       </c>
       <c r="C556" t="n">
-        <v>0.01678559002874914</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0029761904762</v>
+      </c>
+      <c r="D556" t="inlineStr"/>
       <c r="E556" t="inlineStr">
         <is>
           <t>Reebok Girls Dry Fit Tank with Left Chest Logo</t>
         </is>
       </c>
       <c r="F556" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G556" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H556" t="inlineStr">
         <is>
           <t>B0GWKBLPLK</t>
         </is>
       </c>
     </row>
     <row r="557">
       <c r="A557" t="inlineStr">
         <is>
           <t>196979623064</t>
         </is>
       </c>
       <c r="B557" t="inlineStr">
         <is>
           <t>RBK44674</t>
         </is>
       </c>
       <c r="C557" t="n">
-        <v>0.03662310551727085</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0059523809524</v>
+      </c>
+      <c r="D557" t="inlineStr"/>
       <c r="E557" t="inlineStr">
         <is>
           <t>Reebok Girls Dry Fit Tank with Left Chest Logo</t>
         </is>
       </c>
       <c r="F557" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G557" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H557" t="inlineStr">
         <is>
           <t>B0GWKDHLL4</t>
         </is>
       </c>
     </row>
     <row r="558">
       <c r="A558" t="inlineStr">
         <is>
           <t>196979623095</t>
         </is>
       </c>
       <c r="B558" t="inlineStr">
         <is>
           <t>RBK44677</t>
         </is>
       </c>
       <c r="C558" t="n">
-        <v>0.04798305028420209</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0386904761905</v>
+      </c>
+      <c r="D558" t="inlineStr"/>
       <c r="E558" t="inlineStr">
         <is>
           <t>Reebok Girls Dry Fit Tank with Left Chest Logo</t>
         </is>
       </c>
       <c r="F558" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G558" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H558" t="inlineStr">
         <is>
           <t>B0GWK9GQ26</t>
         </is>
       </c>
     </row>
     <row r="559">
       <c r="A559" t="inlineStr">
         <is>
           <t>196979623088</t>
         </is>
       </c>
       <c r="B559" t="inlineStr">
         <is>
           <t>RBK44676</t>
         </is>
       </c>
       <c r="C559" t="n">
-        <v>0.06510774314181483</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.008928571428600001</v>
+      </c>
+      <c r="D559" t="inlineStr"/>
       <c r="E559" t="inlineStr">
         <is>
           <t>Reebok Girls Dry Fit Tank with Left Chest Logo</t>
         </is>
       </c>
       <c r="F559" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G559" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H559" t="inlineStr">
         <is>
           <t>B0GWKGPV5Q</t>
         </is>
       </c>
     </row>
     <row r="560">
       <c r="A560" t="inlineStr">
         <is>
           <t>196979623071</t>
         </is>
       </c>
       <c r="B560" t="inlineStr">
         <is>
           <t>RBK44675</t>
         </is>
       </c>
       <c r="C560" t="n">
-        <v>0.01678559002874914</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0029761904762</v>
+      </c>
+      <c r="D560" t="inlineStr"/>
       <c r="E560" t="inlineStr">
         <is>
           <t>Reebok Girls Dry Fit Tank with Left Chest Logo</t>
         </is>
       </c>
       <c r="F560" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G560" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H560" t="inlineStr">
         <is>
           <t>B0GWKCW5S6</t>
         </is>
       </c>
     </row>
     <row r="561">
       <c r="A561" t="inlineStr">
         <is>
           <t>196979623101</t>
         </is>
       </c>
       <c r="B561" t="inlineStr">
         <is>
           <t>RBK44678</t>
         </is>
       </c>
       <c r="C561" t="n">
-        <v>0.03662310551727085</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0297619047619</v>
+      </c>
+      <c r="D561" t="inlineStr"/>
       <c r="E561" t="inlineStr">
         <is>
           <t>Reebok Girls Dry Fit Tank with Left Chest Logo</t>
         </is>
       </c>
       <c r="F561" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G561" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H561" t="inlineStr">
         <is>
           <t>B0GWK762GM</t>
         </is>
       </c>
     </row>
     <row r="562">
       <c r="A562" t="inlineStr">
         <is>
           <t>196979623132</t>
         </is>
       </c>
       <c r="B562" t="inlineStr">
         <is>
           <t>RBK44681</t>
         </is>
       </c>
       <c r="C562" t="n">
-        <v>0.04798305028420209</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0238095238095</v>
+      </c>
+      <c r="D562" t="inlineStr"/>
       <c r="E562" t="inlineStr">
         <is>
           <t>Reebok Girls Dry Fit Tank with Left Chest Logo</t>
         </is>
       </c>
       <c r="F562" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G562" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H562" t="inlineStr">
         <is>
           <t>B0GWKB79CX</t>
         </is>
       </c>
     </row>
     <row r="563">
       <c r="A563" t="inlineStr">
         <is>
           <t>196979623125</t>
         </is>
       </c>
       <c r="B563" t="inlineStr">
         <is>
           <t>RBK44680</t>
         </is>
       </c>
       <c r="C563" t="n">
-        <v>0.06510774314181483</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.008928571428600001</v>
+      </c>
+      <c r="D563" t="inlineStr"/>
       <c r="E563" t="inlineStr">
         <is>
           <t>Reebok Girls Dry Fit Tank with Left Chest Logo</t>
         </is>
       </c>
       <c r="F563" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G563" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H563" t="inlineStr">
         <is>
           <t>B0GWK62N45</t>
         </is>
       </c>
     </row>
     <row r="564">
       <c r="A564" t="inlineStr">
         <is>
           <t>196979623118</t>
         </is>
       </c>
       <c r="B564" t="inlineStr">
         <is>
           <t>RBK44679</t>
         </is>
       </c>
       <c r="C564" t="n">
-        <v>0.01678559002874914</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0029761904762</v>
+      </c>
+      <c r="D564" t="inlineStr"/>
       <c r="E564" t="inlineStr">
         <is>
           <t>Reebok Girls Dry Fit Tank with Left Chest Logo</t>
         </is>
       </c>
       <c r="F564" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G564" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H564" t="inlineStr">
         <is>
           <t>B0GWKBPZ1F</t>
         </is>
       </c>
     </row>
     <row r="565">
       <c r="A565" t="inlineStr">
         <is>
           <t>196979623149</t>
         </is>
       </c>
       <c r="B565" t="inlineStr">
         <is>
           <t>RBK44682</t>
         </is>
       </c>
       <c r="C565" t="n">
-        <v>0.03662310551727085</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0178571428571</v>
+      </c>
+      <c r="D565" t="inlineStr"/>
       <c r="E565" t="inlineStr">
         <is>
           <t>Reebok Girls Dry Fit Tank with Left Chest Logo</t>
         </is>
       </c>
       <c r="F565" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G565" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H565" t="inlineStr">
         <is>
           <t>B0GWK2F7D7</t>
         </is>
       </c>
     </row>
     <row r="566">
       <c r="A566" t="inlineStr">
         <is>
           <t>196979623170</t>
         </is>
       </c>
       <c r="B566" t="inlineStr">
         <is>
           <t>RBK44685</t>
         </is>
       </c>
       <c r="C566" t="n">
-        <v>0.04798305028420209</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0357142857143</v>
+      </c>
+      <c r="D566" t="inlineStr"/>
       <c r="E566" t="inlineStr">
         <is>
           <t>Reebok Girls Dry Fit Tank with Left Chest Logo</t>
         </is>
       </c>
       <c r="F566" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G566" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H566" t="inlineStr">
         <is>
           <t>B0GWKBCF2L</t>
         </is>
       </c>
     </row>
     <row r="567">
       <c r="A567" t="inlineStr">
         <is>
           <t>196979623163</t>
         </is>
       </c>
       <c r="B567" t="inlineStr">
         <is>
           <t>RBK44684</t>
         </is>
       </c>
       <c r="C567" t="n">
-        <v>0.06510774314181483</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0178571428571</v>
+      </c>
+      <c r="D567" t="inlineStr"/>
       <c r="E567" t="inlineStr">
         <is>
           <t>Reebok Girls Dry Fit Tank with Left Chest Logo</t>
         </is>
       </c>
       <c r="F567" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G567" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H567" t="inlineStr">
         <is>
           <t>B0GWKDJP2T</t>
         </is>
       </c>
     </row>
     <row r="568">
       <c r="A568" t="inlineStr">
         <is>
           <t>196979623156</t>
         </is>
       </c>
       <c r="B568" t="inlineStr">
         <is>
           <t>RBK44683</t>
         </is>
       </c>
       <c r="C568" t="n">
-        <v>0.01678559002874914</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0029761904762</v>
+      </c>
+      <c r="D568" t="inlineStr"/>
       <c r="E568" t="inlineStr">
         <is>
           <t>Reebok Girls Dry Fit Tank with Left Chest Logo</t>
         </is>
       </c>
       <c r="F568" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G568" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H568" t="inlineStr">
         <is>
           <t>B0GWK57KPT</t>
         </is>
       </c>
     </row>
     <row r="569">
       <c r="A569" t="inlineStr">
         <is>
           <t>196979623187</t>
         </is>
       </c>
       <c r="B569" t="inlineStr">
         <is>
           <t>RBK44686</t>
         </is>
       </c>
       <c r="C569" t="n">
-        <v>0.03662310551727085</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0357142857143</v>
+      </c>
+      <c r="D569" t="inlineStr"/>
       <c r="E569" t="inlineStr">
         <is>
           <t>Reebok Girls Dry Fit Tank with Left Chest Logo</t>
         </is>
       </c>
       <c r="F569" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G569" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H569" t="inlineStr">
         <is>
           <t>B0GWK9PGWK</t>
         </is>
       </c>
     </row>
     <row r="570">
       <c r="A570" t="inlineStr">
         <is>
           <t>196979623217</t>
         </is>
       </c>
       <c r="B570" t="inlineStr">
         <is>
           <t>RBK44689</t>
         </is>
       </c>
       <c r="C570" t="n">
-        <v>0.04798305028420209</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.1071428571429</v>
+      </c>
+      <c r="D570" t="inlineStr"/>
       <c r="E570" t="inlineStr">
         <is>
           <t>Reebok Girls Dry Fit Tank with Left Chest Logo</t>
         </is>
       </c>
       <c r="F570" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G570" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H570" t="inlineStr">
         <is>
           <t>B0GWK7JJDV</t>
         </is>
       </c>
     </row>
     <row r="571">
       <c r="A571" t="inlineStr">
         <is>
           <t>196979623200</t>
         </is>
       </c>
       <c r="B571" t="inlineStr">
         <is>
           <t>RBK44688</t>
         </is>
       </c>
       <c r="C571" t="n">
-        <v>0.06510774314181483</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0416666666667</v>
+      </c>
+      <c r="D571" t="inlineStr"/>
       <c r="E571" t="inlineStr">
         <is>
           <t>Reebok Girls Dry Fit Tank with Left Chest Logo</t>
         </is>
       </c>
       <c r="F571" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G571" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H571" t="inlineStr">
         <is>
           <t>B0GWK9G3N6</t>
         </is>
       </c>
     </row>
     <row r="572">
       <c r="A572" t="inlineStr">
         <is>
           <t>196979623194</t>
         </is>
       </c>
       <c r="B572" t="inlineStr">
         <is>
           <t>RBK44687</t>
         </is>
       </c>
       <c r="C572" t="n">
-        <v>0.01678559002874914</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0208333333333</v>
+      </c>
+      <c r="D572" t="inlineStr"/>
       <c r="E572" t="inlineStr">
         <is>
           <t>Reebok Girls Dry Fit Tank with Left Chest Logo</t>
         </is>
       </c>
       <c r="F572" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G572" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H572" t="inlineStr">
         <is>
           <t>B0GWK4XGVZ</t>
         </is>
       </c>
     </row>
     <row r="573">
       <c r="A573" t="inlineStr">
         <is>
           <t>196979623224</t>
         </is>
       </c>
       <c r="B573" t="inlineStr">
         <is>
           <t>RBK44690</t>
         </is>
       </c>
       <c r="C573" t="n">
-        <v>0.03662310551727085</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0714285714286</v>
+      </c>
+      <c r="D573" t="inlineStr"/>
       <c r="E573" t="inlineStr">
         <is>
           <t>Reebok Girls Dry Fit Tank with Left Chest Logo</t>
         </is>
       </c>
       <c r="F573" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G573" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H573" t="inlineStr">
         <is>
           <t>B0GWKGMYXG</t>
         </is>
       </c>
     </row>
     <row r="574">
       <c r="A574" t="inlineStr">
         <is>
           <t>196979623255</t>
         </is>
       </c>
       <c r="B574" t="inlineStr">
         <is>
           <t>RBK44693</t>
         </is>
       </c>
       <c r="C574" t="n">
-        <v>0.04798305028420209</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.1696428571429</v>
+      </c>
+      <c r="D574" t="inlineStr"/>
       <c r="E574" t="inlineStr">
         <is>
           <t>Reebok Girls Dry Fit Tank with Left Chest Logo</t>
         </is>
       </c>
       <c r="F574" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G574" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H574" t="inlineStr">
         <is>
           <t>B0GWK527VY</t>
         </is>
       </c>
     </row>
     <row r="575">
       <c r="A575" t="inlineStr">
         <is>
           <t>196979623248</t>
         </is>
       </c>
       <c r="B575" t="inlineStr">
         <is>
           <t>RBK44692</t>
         </is>
       </c>
       <c r="C575" t="n">
-        <v>0.06510774314181483</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.1755952380952</v>
+      </c>
+      <c r="D575" t="inlineStr"/>
       <c r="E575" t="inlineStr">
         <is>
           <t>Reebok Girls Dry Fit Tank with Left Chest Logo</t>
         </is>
       </c>
       <c r="F575" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G575" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H575" t="inlineStr">
         <is>
           <t>B0GWKGH1QK</t>
         </is>
       </c>
     </row>
     <row r="576">
       <c r="A576" t="inlineStr">
         <is>
           <t>196979623231</t>
         </is>
       </c>
       <c r="B576" t="inlineStr">
         <is>
           <t>RBK44691</t>
         </is>
       </c>
       <c r="C576" t="n">
-        <v>0.01678559002874914</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0535714285714</v>
+      </c>
+      <c r="D576" t="inlineStr"/>
       <c r="E576" t="inlineStr">
         <is>
           <t>Reebok Girls Dry Fit Tank with Left Chest Logo</t>
         </is>
       </c>
       <c r="F576" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G576" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H576" t="inlineStr">
         <is>
           <t>B0GWK9H6MY</t>
         </is>
       </c>
     </row>
     <row r="577">
       <c r="A577" t="inlineStr">
         <is>
           <t>196979623262</t>
         </is>
       </c>
       <c r="B577" t="inlineStr">
         <is>
           <t>RBK44694</t>
         </is>
       </c>
       <c r="C577" t="n">
-        <v>0.03662310551727085</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.1130952380952</v>
+      </c>
+      <c r="D577" t="inlineStr"/>
       <c r="E577" t="inlineStr">
         <is>
           <t>Reebok Girls Dry Fit Tank with Left Chest Logo</t>
         </is>
       </c>
       <c r="F577" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G577" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H577" t="inlineStr">
         <is>
           <t>B0GWKBH9YL</t>
         </is>
       </c>
     </row>
     <row r="578">
       <c r="A578" t="inlineStr">
         <is>
           <t>196979620896</t>
         </is>
       </c>
       <c r="B578" t="inlineStr">
         <is>
           <t>RBK44457</t>
         </is>
       </c>
       <c r="C578" t="n">
-        <v>0.05564754743614107</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0613718411552</v>
+      </c>
+      <c r="D578" t="inlineStr"/>
       <c r="E578" t="inlineStr">
         <is>
           <t>Reebok Girls Essential Legging with Left Leg Logo</t>
         </is>
       </c>
       <c r="F578" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G578" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H578" t="inlineStr">
         <is>
           <t>B0GWJW81DC</t>
         </is>
       </c>
     </row>
     <row r="579">
       <c r="A579" t="inlineStr">
         <is>
           <t>196979620889</t>
         </is>
       </c>
       <c r="B579" t="inlineStr">
         <is>
           <t>RBK44456</t>
         </is>
       </c>
       <c r="C579" t="n">
-        <v>0.04758883248730966</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0613718411552</v>
+      </c>
+      <c r="D579" t="inlineStr"/>
       <c r="E579" t="inlineStr">
         <is>
           <t>Reebok Girls Essential Legging with Left Leg Logo</t>
         </is>
       </c>
       <c r="F579" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G579" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H579" t="inlineStr">
         <is>
           <t>B0GWJY2QPS</t>
         </is>
       </c>
     </row>
     <row r="580">
       <c r="A580" t="inlineStr">
         <is>
           <t>196979620872</t>
         </is>
       </c>
       <c r="B580" t="inlineStr">
         <is>
           <t>RBK44455</t>
         </is>
       </c>
       <c r="C580" t="n">
-        <v>0.02909620239420179</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0252707581227</v>
+      </c>
+      <c r="D580" t="inlineStr"/>
       <c r="E580" t="inlineStr">
         <is>
           <t>Reebok Girls Essential Legging with Left Leg Logo</t>
         </is>
       </c>
       <c r="F580" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G580" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H580" t="inlineStr">
         <is>
           <t>B0GWK4DW6R</t>
         </is>
       </c>
     </row>
     <row r="581">
       <c r="A581" t="inlineStr">
         <is>
           <t>196979620902</t>
         </is>
       </c>
       <c r="B581" t="inlineStr">
         <is>
           <t>RBK44458</t>
         </is>
       </c>
       <c r="C581" t="n">
-        <v>0.03585421247409901</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0252707581227</v>
+      </c>
+      <c r="D581" t="inlineStr"/>
       <c r="E581" t="inlineStr">
         <is>
           <t>Reebok Girls Essential Legging with Left Leg Logo</t>
         </is>
       </c>
       <c r="F581" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G581" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H581" t="inlineStr">
         <is>
           <t>B0GWJW9YFG</t>
         </is>
       </c>
     </row>
     <row r="582">
       <c r="A582" t="inlineStr">
         <is>
           <t>196979620933</t>
         </is>
       </c>
       <c r="B582" t="inlineStr">
         <is>
           <t>RBK44461</t>
         </is>
       </c>
       <c r="C582" t="n">
-        <v>0.05564754743614107</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0361010830325</v>
+      </c>
+      <c r="D582" t="inlineStr"/>
       <c r="E582" t="inlineStr">
         <is>
           <t>Reebok Girls Essential Legging with Left Leg Logo</t>
         </is>
       </c>
       <c r="F582" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G582" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H582" t="inlineStr">
         <is>
           <t>B0GWK3MN41</t>
         </is>
       </c>
     </row>
     <row r="583">
       <c r="A583" t="inlineStr">
         <is>
           <t>196979620926</t>
         </is>
       </c>
       <c r="B583" t="inlineStr">
         <is>
           <t>RBK44460</t>
         </is>
       </c>
       <c r="C583" t="n">
-        <v>0.04758883248730966</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0397111913357</v>
+      </c>
+      <c r="D583" t="inlineStr"/>
       <c r="E583" t="inlineStr">
         <is>
           <t>Reebok Girls Essential Legging with Left Leg Logo</t>
         </is>
       </c>
       <c r="F583" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G583" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H583" t="inlineStr">
         <is>
           <t>B0GWJY45CX</t>
         </is>
       </c>
     </row>
     <row r="584">
       <c r="A584" t="inlineStr">
         <is>
           <t>196979620919</t>
         </is>
       </c>
       <c r="B584" t="inlineStr">
         <is>
           <t>RBK44459</t>
         </is>
       </c>
       <c r="C584" t="n">
-        <v>0.02909620239420179</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0180505415162</v>
+      </c>
+      <c r="D584" t="inlineStr"/>
       <c r="E584" t="inlineStr">
         <is>
           <t>Reebok Girls Essential Legging with Left Leg Logo</t>
         </is>
       </c>
       <c r="F584" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G584" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H584" t="inlineStr">
         <is>
           <t>B0GWKC7Q44</t>
         </is>
       </c>
     </row>
     <row r="585">
       <c r="A585" t="inlineStr">
         <is>
           <t>196979620940</t>
         </is>
       </c>
       <c r="B585" t="inlineStr">
         <is>
           <t>RBK44462</t>
         </is>
       </c>
       <c r="C585" t="n">
-        <v>0.03585421247409901</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0505415162455</v>
+      </c>
+      <c r="D585" t="inlineStr"/>
       <c r="E585" t="inlineStr">
         <is>
           <t>Reebok Girls Essential Legging with Left Leg Logo</t>
         </is>
       </c>
       <c r="F585" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G585" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H585" t="inlineStr">
         <is>
           <t>B0GWK2S4W3</t>
         </is>
       </c>
     </row>
     <row r="586">
       <c r="A586" t="inlineStr">
         <is>
           <t>196979620971</t>
         </is>
       </c>
       <c r="B586" t="inlineStr">
         <is>
           <t>RBK44465</t>
         </is>
       </c>
       <c r="C586" t="n">
-        <v>0.05564754743614107</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0180505415162</v>
+      </c>
+      <c r="D586" t="inlineStr"/>
       <c r="E586" t="inlineStr">
         <is>
           <t>Reebok Girls Essential Legging with Left Leg Logo</t>
         </is>
       </c>
       <c r="F586" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G586" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H586" t="inlineStr">
         <is>
           <t>B0GWK1K8BR</t>
         </is>
       </c>
     </row>
     <row r="587">
       <c r="A587" t="inlineStr">
         <is>
           <t>196979620964</t>
         </is>
       </c>
       <c r="B587" t="inlineStr">
         <is>
           <t>RBK44464</t>
         </is>
       </c>
       <c r="C587" t="n">
-        <v>0.04758883248730966</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0108303249097</v>
+      </c>
+      <c r="D587" t="inlineStr"/>
       <c r="E587" t="inlineStr">
         <is>
           <t>Reebok Girls Essential Legging with Left Leg Logo</t>
         </is>
       </c>
       <c r="F587" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G587" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H587" t="inlineStr">
         <is>
           <t>B0GWK1333R</t>
         </is>
       </c>
     </row>
     <row r="588">
       <c r="A588" t="inlineStr">
         <is>
           <t>196979620957</t>
         </is>
       </c>
       <c r="B588" t="inlineStr">
         <is>
           <t>RBK44463</t>
         </is>
       </c>
       <c r="C588" t="n">
-        <v>0.02909620239420179</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0108303249097</v>
+      </c>
+      <c r="D588" t="inlineStr"/>
       <c r="E588" t="inlineStr">
         <is>
           <t>Reebok Girls Essential Legging with Left Leg Logo</t>
         </is>
       </c>
       <c r="F588" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G588" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H588" t="inlineStr">
         <is>
           <t>B0GWK1PGX1</t>
         </is>
       </c>
     </row>
     <row r="589">
       <c r="A589" t="inlineStr">
         <is>
           <t>196979620988</t>
         </is>
       </c>
       <c r="B589" t="inlineStr">
         <is>
           <t>RBK44466</t>
         </is>
       </c>
       <c r="C589" t="n">
-        <v>0.03585421247409901</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0108303249097</v>
+      </c>
+      <c r="D589" t="inlineStr"/>
       <c r="E589" t="inlineStr">
         <is>
           <t>Reebok Girls Essential Legging with Left Leg Logo</t>
         </is>
       </c>
       <c r="F589" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G589" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H589" t="inlineStr">
         <is>
           <t>B0GWJY67D1</t>
         </is>
       </c>
     </row>
     <row r="590">
       <c r="A590" t="inlineStr">
         <is>
           <t>196979621015</t>
         </is>
       </c>
       <c r="B590" t="inlineStr">
         <is>
           <t>RBK44469</t>
         </is>
       </c>
       <c r="C590" t="n">
-        <v>0.05564754743614107</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0541516245487</v>
+      </c>
+      <c r="D590" t="inlineStr"/>
       <c r="E590" t="inlineStr">
         <is>
           <t>Reebok Girls Essential Legging with Left Leg Logo</t>
         </is>
       </c>
       <c r="F590" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G590" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H590" t="inlineStr">
         <is>
           <t>B0GWJZB5L5</t>
         </is>
       </c>
     </row>
     <row r="591">
       <c r="A591" t="inlineStr">
         <is>
           <t>196979621008</t>
         </is>
       </c>
       <c r="B591" t="inlineStr">
         <is>
           <t>RBK44468</t>
         </is>
       </c>
       <c r="C591" t="n">
-        <v>0.04758883248730966</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.072202166065</v>
+      </c>
+      <c r="D591" t="inlineStr"/>
       <c r="E591" t="inlineStr">
         <is>
           <t>Reebok Girls Essential Legging with Left Leg Logo</t>
         </is>
       </c>
       <c r="F591" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G591" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H591" t="inlineStr">
         <is>
           <t>B0GWJXVBB4</t>
         </is>
       </c>
     </row>
     <row r="592">
       <c r="A592" t="inlineStr">
         <is>
           <t>196979620995</t>
         </is>
       </c>
       <c r="B592" t="inlineStr">
         <is>
           <t>RBK44467</t>
         </is>
       </c>
       <c r="C592" t="n">
-        <v>0.02909620239420179</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0180505415162</v>
+      </c>
+      <c r="D592" t="inlineStr"/>
       <c r="E592" t="inlineStr">
         <is>
           <t>Reebok Girls Essential Legging with Left Leg Logo</t>
         </is>
       </c>
       <c r="F592" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G592" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H592" t="inlineStr">
         <is>
           <t>B0GWK7D7J2</t>
         </is>
       </c>
     </row>
     <row r="593">
       <c r="A593" t="inlineStr">
         <is>
           <t>196979621022</t>
         </is>
       </c>
       <c r="B593" t="inlineStr">
         <is>
           <t>RBK44470</t>
         </is>
       </c>
       <c r="C593" t="n">
-        <v>0.03585421247409901</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0324909747292</v>
+      </c>
+      <c r="D593" t="inlineStr"/>
       <c r="E593" t="inlineStr">
         <is>
           <t>Reebok Girls Essential Legging with Left Leg Logo</t>
         </is>
       </c>
       <c r="F593" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G593" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H593" t="inlineStr">
         <is>
           <t>B0GWKC4VQF</t>
         </is>
       </c>
     </row>
     <row r="594">
       <c r="A594" t="inlineStr">
         <is>
           <t>196979621053</t>
         </is>
       </c>
       <c r="B594" t="inlineStr">
         <is>
           <t>RBK44473</t>
         </is>
       </c>
       <c r="C594" t="n">
-        <v>0.05564754743614107</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.1046931407942</v>
+      </c>
+      <c r="D594" t="inlineStr"/>
       <c r="E594" t="inlineStr">
         <is>
           <t>Reebok Girls Essential Legging with Left Leg Logo</t>
         </is>
       </c>
       <c r="F594" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G594" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H594" t="inlineStr">
         <is>
           <t>B0GWJXJL9N</t>
         </is>
       </c>
     </row>
     <row r="595">
       <c r="A595" t="inlineStr">
         <is>
           <t>196979621046</t>
         </is>
       </c>
       <c r="B595" t="inlineStr">
         <is>
           <t>RBK44472</t>
         </is>
       </c>
       <c r="C595" t="n">
-        <v>0.04758883248730966</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.057761732852</v>
+      </c>
+      <c r="D595" t="inlineStr"/>
       <c r="E595" t="inlineStr">
         <is>
           <t>Reebok Girls Essential Legging with Left Leg Logo</t>
         </is>
       </c>
       <c r="F595" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G595" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H595" t="inlineStr">
         <is>
           <t>B0GWJW5F8M</t>
         </is>
       </c>
     </row>
     <row r="596">
       <c r="A596" t="inlineStr">
         <is>
           <t>196979621039</t>
         </is>
       </c>
       <c r="B596" t="inlineStr">
         <is>
           <t>RBK44471</t>
         </is>
       </c>
       <c r="C596" t="n">
-        <v>0.02909620239420179</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0649819494585</v>
+      </c>
+      <c r="D596" t="inlineStr"/>
       <c r="E596" t="inlineStr">
         <is>
           <t>Reebok Girls Essential Legging with Left Leg Logo</t>
         </is>
       </c>
       <c r="F596" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G596" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H596" t="inlineStr">
         <is>
           <t>B0GWJZSZMK</t>
         </is>
       </c>
     </row>
     <row r="597">
       <c r="A597" t="inlineStr">
         <is>
           <t>196979621060</t>
         </is>
       </c>
       <c r="B597" t="inlineStr">
         <is>
           <t>RBK44474</t>
         </is>
       </c>
       <c r="C597" t="n">
-        <v>0.03585421247409901</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0541516245487</v>
+      </c>
+      <c r="D597" t="inlineStr"/>
       <c r="E597" t="inlineStr">
         <is>
           <t>Reebok Girls Essential Legging with Left Leg Logo</t>
         </is>
       </c>
       <c r="F597" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G597" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H597" t="inlineStr">
         <is>
           <t>B0GWK52X3K</t>
         </is>
       </c>
     </row>
     <row r="598">
       <c r="A598" t="inlineStr">
         <is>
           <t>196979621091</t>
         </is>
       </c>
       <c r="B598" t="inlineStr">
         <is>
           <t>RBK44477</t>
         </is>
       </c>
       <c r="C598" t="n">
-        <v>0.05564754743614107</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0469314079422</v>
+      </c>
+      <c r="D598" t="inlineStr"/>
       <c r="E598" t="inlineStr">
         <is>
           <t>Reebok Girls Essential Legging with Left Leg Logo</t>
         </is>
       </c>
       <c r="F598" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G598" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H598" t="inlineStr">
         <is>
           <t>B0GWKCHZB8</t>
         </is>
       </c>
     </row>
     <row r="599">
       <c r="A599" t="inlineStr">
         <is>
           <t>196979621084</t>
         </is>
       </c>
       <c r="B599" t="inlineStr">
         <is>
           <t>RBK44476</t>
         </is>
       </c>
       <c r="C599" t="n">
-        <v>0.04758883248730966</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0361010830325</v>
+      </c>
+      <c r="D599" t="inlineStr"/>
       <c r="E599" t="inlineStr">
         <is>
           <t>Reebok Girls Essential Legging with Left Leg Logo</t>
         </is>
       </c>
       <c r="F599" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G599" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H599" t="inlineStr">
         <is>
           <t>B0GWJYLG42</t>
         </is>
       </c>
     </row>
     <row r="600">
       <c r="A600" t="inlineStr">
         <is>
           <t>196979621077</t>
         </is>
       </c>
       <c r="B600" t="inlineStr">
         <is>
           <t>RBK44475</t>
         </is>
       </c>
       <c r="C600" t="n">
-        <v>0.02909620239420179</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.057761732852</v>
+      </c>
+      <c r="D600" t="inlineStr"/>
       <c r="E600" t="inlineStr">
         <is>
           <t>Reebok Girls Essential Legging with Left Leg Logo</t>
         </is>
       </c>
       <c r="F600" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G600" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H600" t="inlineStr">
         <is>
           <t>B0GWJY35K1</t>
         </is>
       </c>
     </row>
     <row r="601">
       <c r="A601" t="inlineStr">
         <is>
           <t>196979621107</t>
         </is>
       </c>
       <c r="B601" t="inlineStr">
         <is>
           <t>RBK44478</t>
         </is>
       </c>
       <c r="C601" t="n">
-        <v>0.03585421247409901</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0324909747292</v>
+      </c>
+      <c r="D601" t="inlineStr"/>
       <c r="E601" t="inlineStr">
         <is>
           <t>Reebok Girls Essential Legging with Left Leg Logo</t>
         </is>
       </c>
       <c r="F601" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G601" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H601" t="inlineStr">
         <is>
           <t>B0GWK4CC9L</t>
         </is>
       </c>
     </row>
     <row r="602">
       <c r="A602" t="inlineStr">
         <is>
           <t>196979620414</t>
         </is>
       </c>
       <c r="B602" t="inlineStr">
         <is>
           <t>RBK44409</t>
         </is>
       </c>
       <c r="C602" t="n">
-        <v>0.05193186539260491</v>
+        <v>0.0519318653926</v>
       </c>
       <c r="D602" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E602" t="inlineStr">
         <is>
           <t>Reebok Girls LS Rashguard with Left Chest Logo</t>
         </is>
       </c>
       <c r="F602" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G602" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H602" t="inlineStr">
         <is>
           <t>B0GX2QYG48</t>
         </is>
       </c>
     </row>
     <row r="603">
       <c r="A603" t="inlineStr">
         <is>
           <t>196979620407</t>
         </is>
       </c>
       <c r="B603" t="inlineStr">
         <is>
           <t>RBK44408</t>
         </is>
       </c>
       <c r="C603" t="n">
-        <v>0.04731569957992892</v>
+        <v>0.0473156995799</v>
       </c>
       <c r="D603" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E603" t="inlineStr">
         <is>
           <t>Reebok Girls LS Rashguard with Left Chest Logo</t>
         </is>
       </c>
       <c r="F603" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G603" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H603" t="inlineStr">
         <is>
           <t>B0GX2SPYCC</t>
         </is>
       </c>
     </row>
     <row r="604">
       <c r="A604" t="inlineStr">
         <is>
           <t>196979620391</t>
         </is>
       </c>
       <c r="B604" t="inlineStr">
         <is>
           <t>RBK44407</t>
         </is>
       </c>
       <c r="C604" t="n">
-        <v>0.03577528504823894</v>
+        <v>0.0357752850482</v>
       </c>
       <c r="D604" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E604" t="inlineStr">
         <is>
           <t>Reebok Girls LS Rashguard with Left Chest Logo</t>
         </is>
       </c>
       <c r="F604" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G604" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H604" t="inlineStr">
         <is>
           <t>B0GX2MB5CR</t>
         </is>
       </c>
     </row>
     <row r="605">
       <c r="A605" t="inlineStr">
         <is>
           <t>196979620421</t>
         </is>
       </c>
       <c r="B605" t="inlineStr">
         <is>
           <t>RBK44410</t>
         </is>
       </c>
       <c r="C605" t="n">
-        <v>0.03346720214190094</v>
+        <v>0.0334672021419</v>
       </c>
       <c r="D605" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E605" t="inlineStr">
         <is>
           <t>Reebok Girls LS Rashguard with Left Chest Logo</t>
         </is>
       </c>
       <c r="F605" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G605" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H605" t="inlineStr">
         <is>
           <t>B0GX2MC84P</t>
         </is>
       </c>
     </row>
     <row r="606">
       <c r="A606" t="inlineStr">
         <is>
           <t>196979620452</t>
         </is>
       </c>
       <c r="B606" t="inlineStr">
         <is>
           <t>RBK44413</t>
         </is>
       </c>
       <c r="C606" t="n">
-        <v>0.05193186539260491</v>
+        <v>0.0519318653926</v>
       </c>
       <c r="D606" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E606" t="inlineStr">
         <is>
           <t>Reebok Girls LS Rashguard with Left Chest Logo</t>
         </is>
       </c>
       <c r="F606" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G606" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H606" t="inlineStr">
         <is>
           <t>B0GX2GNBNS</t>
         </is>
       </c>
     </row>
     <row r="607">
       <c r="A607" t="inlineStr">
         <is>
           <t>196979620445</t>
         </is>
       </c>
       <c r="B607" t="inlineStr">
         <is>
           <t>RBK44412</t>
         </is>
       </c>
       <c r="C607" t="n">
-        <v>0.04731569957992892</v>
+        <v>0.0473156995799</v>
       </c>
       <c r="D607" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E607" t="inlineStr">
         <is>
           <t>Reebok Girls LS Rashguard with Left Chest Logo</t>
         </is>
       </c>
       <c r="F607" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G607" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H607" t="inlineStr">
         <is>
           <t>B0GX2Q24H2</t>
         </is>
       </c>
     </row>
     <row r="608">
       <c r="A608" t="inlineStr">
         <is>
           <t>196979620438</t>
         </is>
       </c>
       <c r="B608" t="inlineStr">
         <is>
           <t>RBK44411</t>
         </is>
       </c>
       <c r="C608" t="n">
-        <v>0.03577528504823894</v>
+        <v>0.0357752850482</v>
       </c>
       <c r="D608" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E608" t="inlineStr">
         <is>
           <t>Reebok Girls LS Rashguard with Left Chest Logo</t>
         </is>
       </c>
       <c r="F608" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G608" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H608" t="inlineStr">
         <is>
           <t>B0GX2NHRLR</t>
         </is>
       </c>
     </row>
     <row r="609">
       <c r="A609" t="inlineStr">
         <is>
           <t>196979620469</t>
         </is>
       </c>
       <c r="B609" t="inlineStr">
         <is>
           <t>RBK44414</t>
         </is>
       </c>
       <c r="C609" t="n">
-        <v>0.03346720214190094</v>
+        <v>0.0334672021419</v>
       </c>
       <c r="D609" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E609" t="inlineStr">
         <is>
           <t>Reebok Girls LS Rashguard with Left Chest Logo</t>
         </is>
       </c>
       <c r="F609" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G609" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H609" t="inlineStr">
         <is>
           <t>B0GX2P3HY7</t>
         </is>
       </c>
     </row>
     <row r="610">
       <c r="A610" t="inlineStr">
         <is>
           <t>196979620490</t>
         </is>
       </c>
       <c r="B610" t="inlineStr">
         <is>
           <t>RBK44417</t>
         </is>
       </c>
       <c r="C610" t="n">
-        <v>0.05193186539260491</v>
+        <v>0.0519318653926</v>
       </c>
       <c r="D610" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E610" t="inlineStr">
         <is>
           <t>Reebok Girls LS Rashguard with Left Chest Logo</t>
         </is>
       </c>
       <c r="F610" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G610" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H610" t="inlineStr">
         <is>
           <t>B0GX2XKWKC</t>
         </is>
       </c>
     </row>
     <row r="611">
       <c r="A611" t="inlineStr">
         <is>
           <t>196979620483</t>
         </is>
       </c>
       <c r="B611" t="inlineStr">
         <is>
           <t>RBK44416</t>
         </is>
       </c>
       <c r="C611" t="n">
-        <v>0.04731569957992892</v>
+        <v>0.0473156995799</v>
       </c>
       <c r="D611" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E611" t="inlineStr">
         <is>
           <t>Reebok Girls LS Rashguard with Left Chest Logo</t>
         </is>
       </c>
       <c r="F611" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G611" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H611" t="inlineStr">
         <is>
           <t>B0GX2R43XH</t>
         </is>
       </c>
     </row>
     <row r="612">
       <c r="A612" t="inlineStr">
         <is>
           <t>196979620476</t>
         </is>
       </c>
       <c r="B612" t="inlineStr">
         <is>
           <t>RBK44415</t>
         </is>
       </c>
       <c r="C612" t="n">
-        <v>0.03577528504823894</v>
+        <v>0.0357752850482</v>
       </c>
       <c r="D612" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E612" t="inlineStr">
         <is>
           <t>Reebok Girls LS Rashguard with Left Chest Logo</t>
         </is>
       </c>
       <c r="F612" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G612" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H612" t="inlineStr">
         <is>
           <t>B0GX2KXFCY</t>
         </is>
       </c>
     </row>
     <row r="613">
       <c r="A613" t="inlineStr">
         <is>
           <t>196979620506</t>
         </is>
       </c>
       <c r="B613" t="inlineStr">
         <is>
           <t>RBK44418</t>
         </is>
       </c>
       <c r="C613" t="n">
-        <v>0.03346720214190094</v>
+        <v>0.0334672021419</v>
       </c>
       <c r="D613" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E613" t="inlineStr">
         <is>
           <t>Reebok Girls LS Rashguard with Left Chest Logo</t>
         </is>
       </c>
       <c r="F613" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G613" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H613" t="inlineStr">
         <is>
           <t>B0GX2Q31C4</t>
         </is>
       </c>
     </row>
     <row r="614">
       <c r="A614" t="inlineStr">
         <is>
           <t>196979620537</t>
         </is>
       </c>
       <c r="B614" t="inlineStr">
         <is>
           <t>RBK44421</t>
         </is>
       </c>
       <c r="C614" t="n">
-        <v>0.05193186539260491</v>
+        <v>0.0519318653926</v>
       </c>
       <c r="D614" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E614" t="inlineStr">
         <is>
           <t>Reebok Girls LS Rashguard with Left Chest Logo</t>
         </is>
       </c>
       <c r="F614" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G614" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H614" t="inlineStr">
         <is>
           <t>B0GX2M18LT</t>
         </is>
       </c>
     </row>
     <row r="615">
       <c r="A615" t="inlineStr">
         <is>
           <t>196979620520</t>
         </is>
       </c>
       <c r="B615" t="inlineStr">
         <is>
           <t>RBK44420</t>
         </is>
       </c>
       <c r="C615" t="n">
-        <v>0.04731569957992892</v>
+        <v>0.0473156995799</v>
       </c>
       <c r="D615" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E615" t="inlineStr">
         <is>
           <t>Reebok Girls LS Rashguard with Left Chest Logo</t>
         </is>
       </c>
       <c r="F615" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G615" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H615" t="inlineStr">
         <is>
           <t>B0GX2H157Z</t>
         </is>
       </c>
     </row>
     <row r="616">
       <c r="A616" t="inlineStr">
         <is>
           <t>196979620513</t>
         </is>
       </c>
       <c r="B616" t="inlineStr">
         <is>
           <t>RBK44419</t>
         </is>
       </c>
       <c r="C616" t="n">
-        <v>0.03577528504823894</v>
+        <v>0.0357752850482</v>
       </c>
       <c r="D616" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E616" t="inlineStr">
         <is>
           <t>Reebok Girls LS Rashguard with Left Chest Logo</t>
         </is>
       </c>
       <c r="F616" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G616" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H616" t="inlineStr">
         <is>
           <t>B0GX2WZYPX</t>
         </is>
       </c>
     </row>
     <row r="617">
       <c r="A617" t="inlineStr">
         <is>
           <t>196979620544</t>
         </is>
       </c>
       <c r="B617" t="inlineStr">
         <is>
           <t>RBK44422</t>
         </is>
       </c>
       <c r="C617" t="n">
-        <v>0.03346720214190094</v>
+        <v>0.0334672021419</v>
       </c>
       <c r="D617" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E617" t="inlineStr">
         <is>
           <t>Reebok Girls LS Rashguard with Left Chest Logo</t>
         </is>
       </c>
       <c r="F617" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G617" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H617" t="inlineStr">
         <is>
           <t>B0GX2DL8CD</t>
         </is>
       </c>
     </row>
     <row r="618">
       <c r="A618" t="inlineStr">
         <is>
           <t>196979620575</t>
         </is>
       </c>
       <c r="B618" t="inlineStr">
         <is>
           <t>RBK44425</t>
         </is>
       </c>
       <c r="C618" t="n">
-        <v>0.05193186539260491</v>
+        <v>0.0519318653926</v>
       </c>
       <c r="D618" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E618" t="inlineStr">
         <is>
           <t>Reebok Girls LS Rashguard with Left Chest Logo</t>
         </is>
       </c>
       <c r="F618" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G618" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H618" t="inlineStr">
         <is>
           <t>B0GX2LP1TG</t>
         </is>
       </c>
     </row>
     <row r="619">
       <c r="A619" t="inlineStr">
         <is>
           <t>196979620568</t>
         </is>
       </c>
       <c r="B619" t="inlineStr">
         <is>
           <t>RBK44424</t>
         </is>
       </c>
       <c r="C619" t="n">
-        <v>0.04731569957992892</v>
+        <v>0.0473156995799</v>
       </c>
       <c r="D619" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E619" t="inlineStr">
         <is>
           <t>Reebok Girls LS Rashguard with Left Chest Logo</t>
         </is>
       </c>
       <c r="F619" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G619" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H619" t="inlineStr">
         <is>
           <t>B0GX2LVLC9</t>
         </is>
       </c>
     </row>
     <row r="620">
       <c r="A620" t="inlineStr">
         <is>
           <t>196979620551</t>
         </is>
       </c>
       <c r="B620" t="inlineStr">
         <is>
           <t>RBK44423</t>
         </is>
       </c>
       <c r="C620" t="n">
-        <v>0.03577528504823894</v>
+        <v>0.0357752850482</v>
       </c>
       <c r="D620" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E620" t="inlineStr">
         <is>
           <t>Reebok Girls LS Rashguard with Left Chest Logo</t>
         </is>
       </c>
       <c r="F620" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G620" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H620" t="inlineStr">
         <is>
           <t>B0GX2MLPSR</t>
         </is>
       </c>
     </row>
     <row r="621">
       <c r="A621" t="inlineStr">
         <is>
           <t>196979620582</t>
         </is>
       </c>
       <c r="B621" t="inlineStr">
         <is>
           <t>RBK44426</t>
         </is>
       </c>
       <c r="C621" t="n">
-        <v>0.03346720214190094</v>
+        <v>0.0334672021419</v>
       </c>
       <c r="D621" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E621" t="inlineStr">
         <is>
           <t>Reebok Girls LS Rashguard with Left Chest Logo</t>
         </is>
       </c>
       <c r="F621" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G621" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H621" t="inlineStr">
         <is>
           <t>B0GX2LF2JH</t>
         </is>
       </c>
     </row>
     <row r="622">
       <c r="A622" t="inlineStr">
         <is>
           <t>196979620612</t>
         </is>
       </c>
       <c r="B622" t="inlineStr">
         <is>
           <t>RBK44429</t>
         </is>
       </c>
       <c r="C622" t="n">
-        <v>0.05193186539260491</v>
+        <v>0.0519318653926</v>
       </c>
       <c r="D622" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E622" t="inlineStr">
         <is>
           <t>Reebok Girls LS Rashguard with Left Chest Logo</t>
         </is>
       </c>
       <c r="F622" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G622" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H622" t="inlineStr">
         <is>
           <t>B0GX2T19HQ</t>
         </is>
       </c>
     </row>
     <row r="623">
       <c r="A623" t="inlineStr">
         <is>
           <t>196979620605</t>
         </is>
       </c>
       <c r="B623" t="inlineStr">
         <is>
           <t>RBK44428</t>
         </is>
       </c>
       <c r="C623" t="n">
-        <v>0.04731569957992892</v>
+        <v>0.0473156995799</v>
       </c>
       <c r="D623" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E623" t="inlineStr">
         <is>
           <t>Reebok Girls LS Rashguard with Left Chest Logo</t>
         </is>
       </c>
       <c r="F623" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G623" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H623" t="inlineStr">
         <is>
           <t>B0GX2J63GQ</t>
         </is>
       </c>
     </row>
     <row r="624">
       <c r="A624" t="inlineStr">
         <is>
           <t>196979620599</t>
         </is>
       </c>
       <c r="B624" t="inlineStr">
         <is>
           <t>RBK44427</t>
         </is>
       </c>
       <c r="C624" t="n">
-        <v>0.03577528504823894</v>
+        <v>0.0357752850482</v>
       </c>
       <c r="D624" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E624" t="inlineStr">
         <is>
           <t>Reebok Girls LS Rashguard with Left Chest Logo</t>
         </is>
       </c>
       <c r="F624" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G624" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H624" t="inlineStr">
         <is>
           <t>B0GX2RLV1V</t>
         </is>
       </c>
     </row>
     <row r="625">
       <c r="A625" t="inlineStr">
         <is>
           <t>196979620629</t>
         </is>
       </c>
       <c r="B625" t="inlineStr">
         <is>
           <t>RBK44430</t>
         </is>
       </c>
       <c r="C625" t="n">
-        <v>0.03346720214190094</v>
+        <v>0.0334672021419</v>
       </c>
       <c r="D625" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E625" t="inlineStr">
         <is>
           <t>Reebok Girls LS Rashguard with Left Chest Logo</t>
         </is>
       </c>
       <c r="F625" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G625" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H625" t="inlineStr">
         <is>
           <t>B0GX2JSSBT</t>
         </is>
       </c>
     </row>
     <row r="626">
       <c r="A626" t="inlineStr">
         <is>
           <t>196979621138</t>
         </is>
       </c>
       <c r="B626" t="inlineStr">
         <is>
           <t>RBK44481</t>
         </is>
       </c>
       <c r="C626" t="n">
-        <v>0.05564754743614107</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0337620578778</v>
+      </c>
+      <c r="D626" t="inlineStr"/>
       <c r="E626" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Dolphin Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F626" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G626" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H626" t="inlineStr">
         <is>
           <t>B0GW9KT3R9</t>
         </is>
       </c>
     </row>
     <row r="627">
       <c r="A627" t="inlineStr">
         <is>
           <t>196979621121</t>
         </is>
       </c>
       <c r="B627" t="inlineStr">
         <is>
           <t>RBK44480</t>
         </is>
       </c>
       <c r="C627" t="n">
-        <v>0.04758883248730966</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0128617363344</v>
+      </c>
+      <c r="D627" t="inlineStr"/>
       <c r="E627" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Dolphin Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F627" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G627" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H627" t="inlineStr">
         <is>
           <t>B0GW9KBGBG</t>
         </is>
       </c>
     </row>
     <row r="628">
       <c r="A628" t="inlineStr">
         <is>
           <t>196979621114</t>
         </is>
       </c>
       <c r="B628" t="inlineStr">
         <is>
           <t>RBK44479</t>
         </is>
       </c>
       <c r="C628" t="n">
-        <v>0.02909620239420179</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0144694533762</v>
+      </c>
+      <c r="D628" t="inlineStr"/>
       <c r="E628" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Dolphin Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F628" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G628" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H628" t="inlineStr">
         <is>
           <t>B0GW9P9PM2</t>
         </is>
       </c>
     </row>
     <row r="629">
       <c r="A629" t="inlineStr">
         <is>
           <t>196979621145</t>
         </is>
       </c>
       <c r="B629" t="inlineStr">
         <is>
           <t>RBK44482</t>
         </is>
       </c>
       <c r="C629" t="n">
-        <v>0.03585421247409901</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0434083601286</v>
+      </c>
+      <c r="D629" t="inlineStr"/>
       <c r="E629" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Dolphin Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F629" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G629" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H629" t="inlineStr">
         <is>
           <t>B0GW9N9DQK</t>
         </is>
       </c>
     </row>
     <row r="630">
       <c r="A630" t="inlineStr">
         <is>
           <t>196979621176</t>
         </is>
       </c>
       <c r="B630" t="inlineStr">
         <is>
           <t>RBK44485</t>
         </is>
       </c>
       <c r="C630" t="n">
-        <v>0.05564754743614107</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0787781350482</v>
+      </c>
+      <c r="D630" t="inlineStr"/>
       <c r="E630" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Dolphin Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F630" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G630" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H630" t="inlineStr">
         <is>
           <t>B0GW9L1Y43</t>
         </is>
       </c>
     </row>
     <row r="631">
       <c r="A631" t="inlineStr">
         <is>
           <t>196979621169</t>
         </is>
       </c>
       <c r="B631" t="inlineStr">
         <is>
           <t>RBK44484</t>
         </is>
       </c>
       <c r="C631" t="n">
-        <v>0.04758883248730966</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0466237942122</v>
+      </c>
+      <c r="D631" t="inlineStr"/>
       <c r="E631" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Dolphin Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F631" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G631" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H631" t="inlineStr">
         <is>
           <t>B0GW9LL9NH</t>
         </is>
       </c>
     </row>
     <row r="632">
       <c r="A632" t="inlineStr">
         <is>
           <t>196979621152</t>
         </is>
       </c>
       <c r="B632" t="inlineStr">
         <is>
           <t>RBK44483</t>
         </is>
       </c>
       <c r="C632" t="n">
-        <v>0.02909620239420179</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0192926045016</v>
+      </c>
+      <c r="D632" t="inlineStr"/>
       <c r="E632" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Dolphin Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F632" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G632" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H632" t="inlineStr">
         <is>
           <t>B0GW9MMTBJ</t>
         </is>
       </c>
     </row>
     <row r="633">
       <c r="A633" t="inlineStr">
         <is>
           <t>196979621183</t>
         </is>
       </c>
       <c r="B633" t="inlineStr">
         <is>
           <t>RBK44486</t>
         </is>
       </c>
       <c r="C633" t="n">
-        <v>0.03585421247409901</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.056270096463</v>
+      </c>
+      <c r="D633" t="inlineStr"/>
       <c r="E633" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Dolphin Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F633" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G633" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H633" t="inlineStr">
         <is>
           <t>B0GW9D1BN8</t>
         </is>
       </c>
     </row>
     <row r="634">
       <c r="A634" t="inlineStr">
         <is>
           <t>196979621213</t>
         </is>
       </c>
       <c r="B634" t="inlineStr">
         <is>
           <t>RBK44489</t>
         </is>
       </c>
       <c r="C634" t="n">
-        <v>0.05564754743614107</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.032154340836</v>
+      </c>
+      <c r="D634" t="inlineStr"/>
       <c r="E634" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Dolphin Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F634" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G634" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H634" t="inlineStr">
         <is>
           <t>B0GW9KNXNP</t>
         </is>
       </c>
     </row>
     <row r="635">
       <c r="A635" t="inlineStr">
         <is>
           <t>196979621206</t>
         </is>
       </c>
       <c r="B635" t="inlineStr">
         <is>
           <t>RBK44488</t>
         </is>
       </c>
       <c r="C635" t="n">
-        <v>0.04758883248730966</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0176848874598</v>
+      </c>
+      <c r="D635" t="inlineStr"/>
       <c r="E635" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Dolphin Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F635" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G635" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H635" t="inlineStr">
         <is>
           <t>B0GW9HLQLM</t>
         </is>
       </c>
     </row>
     <row r="636">
       <c r="A636" t="inlineStr">
         <is>
           <t>196979621190</t>
         </is>
       </c>
       <c r="B636" t="inlineStr">
         <is>
           <t>RBK44487</t>
         </is>
       </c>
       <c r="C636" t="n">
-        <v>0.02909620239420179</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.008038585209</v>
+      </c>
+      <c r="D636" t="inlineStr"/>
       <c r="E636" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Dolphin Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F636" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G636" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H636" t="inlineStr">
         <is>
           <t>B0GW9P7X16</t>
         </is>
       </c>
     </row>
     <row r="637">
       <c r="A637" t="inlineStr">
         <is>
           <t>196979621220</t>
         </is>
       </c>
       <c r="B637" t="inlineStr">
         <is>
           <t>RBK44490</t>
         </is>
       </c>
       <c r="C637" t="n">
-        <v>0.03585421247409901</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.016077170418</v>
+      </c>
+      <c r="D637" t="inlineStr"/>
       <c r="E637" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Dolphin Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F637" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G637" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H637" t="inlineStr">
         <is>
           <t>B0GW9NZKDZ</t>
         </is>
       </c>
     </row>
     <row r="638">
       <c r="A638" t="inlineStr">
         <is>
           <t>196979621251</t>
         </is>
       </c>
       <c r="B638" t="inlineStr">
         <is>
           <t>RBK44493</t>
         </is>
       </c>
       <c r="C638" t="n">
-        <v>0.05564754743614107</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.1366559485531</v>
+      </c>
+      <c r="D638" t="inlineStr"/>
       <c r="E638" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Dolphin Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F638" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G638" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H638" t="inlineStr">
         <is>
           <t>B0GW9KW68M</t>
         </is>
       </c>
     </row>
     <row r="639">
       <c r="A639" t="inlineStr">
         <is>
           <t>196979621244</t>
         </is>
       </c>
       <c r="B639" t="inlineStr">
         <is>
           <t>RBK44492</t>
         </is>
       </c>
       <c r="C639" t="n">
-        <v>0.04758883248730966</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0627009646302</v>
+      </c>
+      <c r="D639" t="inlineStr"/>
       <c r="E639" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Dolphin Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F639" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G639" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H639" t="inlineStr">
         <is>
           <t>B0GW9CSWM8</t>
         </is>
       </c>
     </row>
     <row r="640">
       <c r="A640" t="inlineStr">
         <is>
           <t>196979621237</t>
         </is>
       </c>
       <c r="B640" t="inlineStr">
         <is>
           <t>RBK44491</t>
         </is>
       </c>
       <c r="C640" t="n">
-        <v>0.02909620239420179</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0353697749196</v>
+      </c>
+      <c r="D640" t="inlineStr"/>
       <c r="E640" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Dolphin Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F640" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G640" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H640" t="inlineStr">
         <is>
           <t>B0GW9M2N8L</t>
         </is>
       </c>
     </row>
     <row r="641">
       <c r="A641" t="inlineStr">
         <is>
           <t>196979621268</t>
         </is>
       </c>
       <c r="B641" t="inlineStr">
         <is>
           <t>RBK44494</t>
         </is>
       </c>
       <c r="C641" t="n">
-        <v>0.03585421247409901</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0466237942122</v>
+      </c>
+      <c r="D641" t="inlineStr"/>
       <c r="E641" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Dolphin Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F641" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G641" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H641" t="inlineStr">
         <is>
           <t>B0GW9LPM3R</t>
         </is>
       </c>
     </row>
     <row r="642">
       <c r="A642" t="inlineStr">
         <is>
           <t>196979621299</t>
         </is>
       </c>
       <c r="B642" t="inlineStr">
         <is>
           <t>RBK44497</t>
         </is>
       </c>
       <c r="C642" t="n">
-        <v>0.05564754743614107</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0369774919614</v>
+      </c>
+      <c r="D642" t="inlineStr"/>
       <c r="E642" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Dolphin Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F642" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G642" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H642" t="inlineStr">
         <is>
           <t>B0GW9PJGJQ</t>
         </is>
       </c>
     </row>
     <row r="643">
       <c r="A643" t="inlineStr">
         <is>
           <t>196979621282</t>
         </is>
       </c>
       <c r="B643" t="inlineStr">
         <is>
           <t>RBK44496</t>
         </is>
       </c>
       <c r="C643" t="n">
-        <v>0.04758883248730966</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0209003215434</v>
+      </c>
+      <c r="D643" t="inlineStr"/>
       <c r="E643" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Dolphin Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F643" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G643" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H643" t="inlineStr">
         <is>
           <t>B0GW9JJXR5</t>
         </is>
       </c>
     </row>
     <row r="644">
       <c r="A644" t="inlineStr">
         <is>
           <t>196979621275</t>
         </is>
       </c>
       <c r="B644" t="inlineStr">
         <is>
           <t>RBK44495</t>
         </is>
       </c>
       <c r="C644" t="n">
-        <v>0.02909620239420179</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0096463022508</v>
+      </c>
+      <c r="D644" t="inlineStr"/>
       <c r="E644" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Dolphin Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F644" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G644" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H644" t="inlineStr">
         <is>
           <t>B0GW9S5KT2</t>
         </is>
       </c>
     </row>
     <row r="645">
       <c r="A645" t="inlineStr">
         <is>
           <t>196979621305</t>
         </is>
       </c>
       <c r="B645" t="inlineStr">
         <is>
           <t>RBK44498</t>
         </is>
       </c>
       <c r="C645" t="n">
-        <v>0.03585421247409901</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0257234726688</v>
+      </c>
+      <c r="D645" t="inlineStr"/>
       <c r="E645" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Dolphin Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F645" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G645" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H645" t="inlineStr">
         <is>
           <t>B0GW9MLX22</t>
         </is>
       </c>
     </row>
     <row r="646">
       <c r="A646" t="inlineStr">
         <is>
           <t>196979621336</t>
         </is>
       </c>
       <c r="B646" t="inlineStr">
         <is>
           <t>RBK44501</t>
         </is>
       </c>
       <c r="C646" t="n">
-        <v>0.05564754743614107</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.07556270096459999</v>
+      </c>
+      <c r="D646" t="inlineStr"/>
       <c r="E646" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Dolphin Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F646" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G646" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H646" t="inlineStr">
         <is>
           <t>B0GW9HWSGQ</t>
         </is>
       </c>
     </row>
     <row r="647">
       <c r="A647" t="inlineStr">
         <is>
           <t>196979621329</t>
         </is>
       </c>
       <c r="B647" t="inlineStr">
         <is>
           <t>RBK44500</t>
         </is>
       </c>
       <c r="C647" t="n">
-        <v>0.04758883248730966</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.064308681672</v>
+      </c>
+      <c r="D647" t="inlineStr"/>
       <c r="E647" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Dolphin Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F647" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G647" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H647" t="inlineStr">
         <is>
           <t>B0GW9TYXQL</t>
         </is>
       </c>
     </row>
     <row r="648">
       <c r="A648" t="inlineStr">
         <is>
           <t>196979621312</t>
         </is>
       </c>
       <c r="B648" t="inlineStr">
         <is>
           <t>RBK44499</t>
         </is>
       </c>
       <c r="C648" t="n">
-        <v>0.02909620239420179</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0434083601286</v>
+      </c>
+      <c r="D648" t="inlineStr"/>
       <c r="E648" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Dolphin Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F648" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G648" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H648" t="inlineStr">
         <is>
           <t>B0GW9L6KFL</t>
         </is>
       </c>
     </row>
     <row r="649">
       <c r="A649" t="inlineStr">
         <is>
           <t>196979621343</t>
         </is>
       </c>
       <c r="B649" t="inlineStr">
         <is>
           <t>RBK44502</t>
         </is>
       </c>
       <c r="C649" t="n">
-        <v>0.03585421247409901</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0627009646302</v>
+      </c>
+      <c r="D649" t="inlineStr"/>
       <c r="E649" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Dolphin Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F649" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G649" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H649" t="inlineStr">
         <is>
           <t>B0GW9GD4WR</t>
         </is>
       </c>
     </row>
     <row r="650">
       <c r="A650" t="inlineStr">
         <is>
           <t>196979622098</t>
         </is>
       </c>
       <c r="B650" t="inlineStr">
         <is>
           <t>RBK44577</t>
         </is>
       </c>
       <c r="C650" t="n">
-        <v>0.05564754743614107</v>
+        <v>0.0556475474361</v>
       </c>
       <c r="D650" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E650" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F650" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G650" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H650" t="inlineStr">
         <is>
           <t>B0GWRKTJNZ</t>
         </is>
       </c>
     </row>
     <row r="651">
       <c r="A651" t="inlineStr">
         <is>
           <t>196979622081</t>
         </is>
       </c>
       <c r="B651" t="inlineStr">
         <is>
           <t>RBK44576</t>
         </is>
       </c>
       <c r="C651" t="n">
-        <v>0.04758883248730966</v>
+        <v>0.0475888324873</v>
       </c>
       <c r="D651" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E651" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F651" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G651" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H651" t="inlineStr">
         <is>
           <t>B0GWRBBKQW</t>
         </is>
       </c>
     </row>
     <row r="652">
       <c r="A652" t="inlineStr">
         <is>
           <t>196979622074</t>
         </is>
       </c>
       <c r="B652" t="inlineStr">
         <is>
           <t>RBK44575</t>
         </is>
       </c>
       <c r="C652" t="n">
-        <v>0.02909620239420179</v>
+        <v>0.0290962023942</v>
       </c>
       <c r="D652" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E652" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F652" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G652" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H652" t="inlineStr">
         <is>
           <t>B0GWRHK2RB</t>
         </is>
       </c>
     </row>
     <row r="653">
       <c r="A653" t="inlineStr">
         <is>
           <t>196979622104</t>
         </is>
       </c>
       <c r="B653" t="inlineStr">
         <is>
           <t>RBK44578</t>
         </is>
       </c>
       <c r="C653" t="n">
-        <v>0.03585421247409901</v>
+        <v>0.0358542124741</v>
       </c>
       <c r="D653" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E653" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F653" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G653" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H653" t="inlineStr">
         <is>
           <t>B0GWRH6ZX6</t>
         </is>
       </c>
     </row>
     <row r="654">
       <c r="A654" t="inlineStr">
         <is>
           <t>196979622135</t>
         </is>
       </c>
       <c r="B654" t="inlineStr">
         <is>
           <t>RBK44581</t>
         </is>
       </c>
       <c r="C654" t="n">
-        <v>0.05564754743614107</v>
+        <v>0.0556475474361</v>
       </c>
       <c r="D654" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E654" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F654" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G654" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H654" t="inlineStr">
         <is>
           <t>B0GWRRZC7J</t>
         </is>
       </c>
     </row>
     <row r="655">
       <c r="A655" t="inlineStr">
         <is>
           <t>196979622128</t>
         </is>
       </c>
       <c r="B655" t="inlineStr">
         <is>
           <t>RBK44580</t>
         </is>
       </c>
       <c r="C655" t="n">
-        <v>0.04758883248730966</v>
+        <v>0.0475888324873</v>
       </c>
       <c r="D655" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E655" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F655" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G655" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H655" t="inlineStr">
         <is>
           <t>B0GWRNRQDC</t>
         </is>
       </c>
     </row>
     <row r="656">
       <c r="A656" t="inlineStr">
         <is>
           <t>196979622111</t>
         </is>
       </c>
       <c r="B656" t="inlineStr">
         <is>
           <t>RBK44579</t>
         </is>
       </c>
       <c r="C656" t="n">
-        <v>0.02909620239420179</v>
+        <v>0.0290962023942</v>
       </c>
       <c r="D656" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E656" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F656" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G656" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H656" t="inlineStr">
         <is>
           <t>B0GWRRQ5MK</t>
         </is>
       </c>
     </row>
     <row r="657">
       <c r="A657" t="inlineStr">
         <is>
           <t>196979622142</t>
         </is>
       </c>
       <c r="B657" t="inlineStr">
         <is>
           <t>RBK44582</t>
         </is>
       </c>
       <c r="C657" t="n">
-        <v>0.03585421247409901</v>
+        <v>0.0358542124741</v>
       </c>
       <c r="D657" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E657" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F657" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G657" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H657" t="inlineStr">
         <is>
           <t>B0GWRGD3SV</t>
         </is>
       </c>
     </row>
     <row r="658">
       <c r="A658" t="inlineStr">
         <is>
           <t>196979622173</t>
         </is>
       </c>
       <c r="B658" t="inlineStr">
         <is>
           <t>RBK44585</t>
         </is>
       </c>
       <c r="C658" t="n">
-        <v>0.05564754743614107</v>
+        <v>0.0556475474361</v>
       </c>
       <c r="D658" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E658" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F658" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G658" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H658" t="inlineStr">
         <is>
           <t>B0GWRLW748</t>
         </is>
       </c>
     </row>
     <row r="659">
       <c r="A659" t="inlineStr">
         <is>
           <t>196979622166</t>
         </is>
       </c>
       <c r="B659" t="inlineStr">
         <is>
           <t>RBK44584</t>
         </is>
       </c>
       <c r="C659" t="n">
-        <v>0.04758883248730966</v>
+        <v>0.0475888324873</v>
       </c>
       <c r="D659" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E659" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F659" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G659" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H659" t="inlineStr">
         <is>
           <t>B0GWRMK655</t>
         </is>
       </c>
     </row>
     <row r="660">
       <c r="A660" t="inlineStr">
         <is>
           <t>196979622159</t>
         </is>
       </c>
       <c r="B660" t="inlineStr">
         <is>
           <t>RBK44583</t>
         </is>
       </c>
       <c r="C660" t="n">
-        <v>0.02909620239420179</v>
+        <v>0.0290962023942</v>
       </c>
       <c r="D660" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E660" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F660" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G660" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H660" t="inlineStr">
         <is>
           <t>B0GWRC749J</t>
         </is>
       </c>
     </row>
     <row r="661">
       <c r="A661" t="inlineStr">
         <is>
           <t>196979622180</t>
         </is>
       </c>
       <c r="B661" t="inlineStr">
         <is>
           <t>RBK44586</t>
         </is>
       </c>
       <c r="C661" t="n">
-        <v>0.03585421247409901</v>
+        <v>0.0358542124741</v>
       </c>
       <c r="D661" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E661" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F661" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G661" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H661" t="inlineStr">
         <is>
           <t>B0GWRHXXV2</t>
         </is>
       </c>
     </row>
     <row r="662">
       <c r="A662" t="inlineStr">
         <is>
           <t>196979622210</t>
         </is>
       </c>
       <c r="B662" t="inlineStr">
         <is>
           <t>RBK44589</t>
         </is>
       </c>
       <c r="C662" t="n">
-        <v>0.05564754743614107</v>
+        <v>0.0556475474361</v>
       </c>
       <c r="D662" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E662" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F662" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G662" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H662" t="inlineStr">
         <is>
           <t>B0GWRNQT16</t>
         </is>
       </c>
     </row>
     <row r="663">
       <c r="A663" t="inlineStr">
         <is>
           <t>196979622203</t>
         </is>
       </c>
       <c r="B663" t="inlineStr">
         <is>
           <t>RBK44588</t>
         </is>
       </c>
       <c r="C663" t="n">
-        <v>0.04758883248730966</v>
+        <v>0.0475888324873</v>
       </c>
       <c r="D663" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E663" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F663" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G663" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H663" t="inlineStr">
         <is>
           <t>B0GWR992DX</t>
         </is>
       </c>
     </row>
     <row r="664">
       <c r="A664" t="inlineStr">
         <is>
           <t>196979622197</t>
         </is>
       </c>
       <c r="B664" t="inlineStr">
         <is>
           <t>RBK44587</t>
         </is>
       </c>
       <c r="C664" t="n">
-        <v>0.02909620239420179</v>
+        <v>0.0290962023942</v>
       </c>
       <c r="D664" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E664" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F664" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G664" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H664" t="inlineStr">
         <is>
           <t>B0GWRBXC6T</t>
         </is>
       </c>
     </row>
     <row r="665">
       <c r="A665" t="inlineStr">
         <is>
           <t>196979622227</t>
         </is>
       </c>
       <c r="B665" t="inlineStr">
         <is>
           <t>RBK44590</t>
         </is>
       </c>
       <c r="C665" t="n">
-        <v>0.03585421247409901</v>
+        <v>0.0358542124741</v>
       </c>
       <c r="D665" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E665" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F665" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G665" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H665" t="inlineStr">
         <is>
           <t>B0GWRNR5F9</t>
         </is>
       </c>
     </row>
     <row r="666">
       <c r="A666" t="inlineStr">
         <is>
           <t>196979622258</t>
         </is>
       </c>
       <c r="B666" t="inlineStr">
         <is>
           <t>RBK44593</t>
         </is>
       </c>
       <c r="C666" t="n">
-        <v>0.05564754743614107</v>
+        <v>0.0556475474361</v>
       </c>
       <c r="D666" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E666" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F666" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G666" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H666" t="inlineStr">
         <is>
           <t>B0GWRP8GJ3</t>
         </is>
       </c>
     </row>
     <row r="667">
       <c r="A667" t="inlineStr">
         <is>
           <t>196979622241</t>
         </is>
       </c>
       <c r="B667" t="inlineStr">
         <is>
           <t>RBK44592</t>
         </is>
       </c>
       <c r="C667" t="n">
-        <v>0.04758883248730966</v>
+        <v>0.0475888324873</v>
       </c>
       <c r="D667" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E667" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F667" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G667" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H667" t="inlineStr">
         <is>
           <t>B0GWRHZMJV</t>
         </is>
       </c>
     </row>
     <row r="668">
       <c r="A668" t="inlineStr">
         <is>
           <t>196979622234</t>
         </is>
       </c>
       <c r="B668" t="inlineStr">
         <is>
           <t>RBK44591</t>
         </is>
       </c>
       <c r="C668" t="n">
-        <v>0.02909620239420179</v>
+        <v>0.0290962023942</v>
       </c>
       <c r="D668" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E668" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F668" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G668" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H668" t="inlineStr">
         <is>
           <t>B0GWRRY5WD</t>
         </is>
       </c>
     </row>
     <row r="669">
       <c r="A669" t="inlineStr">
         <is>
           <t>196979622265</t>
         </is>
       </c>
       <c r="B669" t="inlineStr">
         <is>
           <t>RBK44594</t>
         </is>
       </c>
       <c r="C669" t="n">
-        <v>0.03585421247409901</v>
+        <v>0.0358542124741</v>
       </c>
       <c r="D669" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E669" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F669" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G669" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H669" t="inlineStr">
         <is>
           <t>B0GWRGVJJ4</t>
         </is>
       </c>
     </row>
     <row r="670">
       <c r="A670" t="inlineStr">
         <is>
           <t>196979622296</t>
         </is>
       </c>
       <c r="B670" t="inlineStr">
         <is>
           <t>RBK44597</t>
         </is>
       </c>
       <c r="C670" t="n">
-        <v>0.05564754743614107</v>
+        <v>0.0556475474361</v>
       </c>
       <c r="D670" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E670" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F670" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G670" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H670" t="inlineStr">
         <is>
           <t>B0GWRTFF1T</t>
         </is>
       </c>
     </row>
     <row r="671">
       <c r="A671" t="inlineStr">
         <is>
           <t>196979622289</t>
         </is>
       </c>
       <c r="B671" t="inlineStr">
         <is>
           <t>RBK44596</t>
         </is>
       </c>
       <c r="C671" t="n">
-        <v>0.04758883248730966</v>
+        <v>0.0475888324873</v>
       </c>
       <c r="D671" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E671" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F671" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G671" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H671" t="inlineStr">
         <is>
           <t>B0GWRGQXCD</t>
         </is>
       </c>
     </row>
     <row r="672">
       <c r="A672" t="inlineStr">
         <is>
           <t>196979622272</t>
         </is>
       </c>
       <c r="B672" t="inlineStr">
         <is>
           <t>RBK44595</t>
         </is>
       </c>
       <c r="C672" t="n">
-        <v>0.02909620239420179</v>
+        <v>0.0290962023942</v>
       </c>
       <c r="D672" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E672" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F672" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G672" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H672" t="inlineStr">
         <is>
           <t>B0GWRN99FP</t>
         </is>
       </c>
     </row>
     <row r="673">
       <c r="A673" t="inlineStr">
         <is>
           <t>196979622302</t>
         </is>
       </c>
       <c r="B673" t="inlineStr">
         <is>
           <t>RBK44598</t>
         </is>
       </c>
       <c r="C673" t="n">
-        <v>0.03585421247409901</v>
+        <v>0.0358542124741</v>
       </c>
       <c r="D673" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E673" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F673" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G673" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H673" t="inlineStr">
         <is>
           <t>B0GWRPY8M2</t>
         </is>
       </c>
     </row>
     <row r="674">
       <c r="A674" t="inlineStr">
         <is>
           <t>196979619692</t>
         </is>
       </c>
       <c r="B674" t="inlineStr">
         <is>
           <t>RBK44337</t>
         </is>
       </c>
       <c r="C674" t="n">
-        <v>0.04798305028420209</v>
+        <v>0.0479830502842</v>
       </c>
       <c r="D674" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E674" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Side Panel Tank with Left Chest Logo</t>
         </is>
       </c>
       <c r="F674" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G674" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H674" t="inlineStr">
         <is>
           <t>B0GWNLK9DQ</t>
         </is>
       </c>
     </row>
     <row r="675">
       <c r="A675" t="inlineStr">
         <is>
           <t>196979619685</t>
         </is>
       </c>
       <c r="B675" t="inlineStr">
         <is>
           <t>RBK44336</t>
         </is>
       </c>
       <c r="C675" t="n">
-        <v>0.06510774314181483</v>
+        <v>0.0651077431418</v>
       </c>
       <c r="D675" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E675" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Side Panel Tank with Left Chest Logo</t>
         </is>
       </c>
       <c r="F675" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G675" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H675" t="inlineStr">
         <is>
           <t>B0GWNK7SWY</t>
         </is>
       </c>
     </row>
     <row r="676">
       <c r="A676" t="inlineStr">
         <is>
           <t>196979619678</t>
         </is>
       </c>
       <c r="B676" t="inlineStr">
         <is>
           <t>RBK44335</t>
         </is>
       </c>
       <c r="C676" t="n">
-        <v>0.01678559002874914</v>
+        <v>0.0167855900287</v>
       </c>
       <c r="D676" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E676" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Side Panel Tank with Left Chest Logo</t>
         </is>
       </c>
       <c r="F676" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G676" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H676" t="inlineStr">
         <is>
           <t>B0GWNRD1WM</t>
         </is>
       </c>
     </row>
     <row r="677">
       <c r="A677" t="inlineStr">
         <is>
           <t>196979619708</t>
         </is>
       </c>
       <c r="B677" t="inlineStr">
         <is>
           <t>RBK44338</t>
         </is>
       </c>
       <c r="C677" t="n">
-        <v>0.03662310551727085</v>
+        <v>0.0366231055173</v>
       </c>
       <c r="D677" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E677" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Side Panel Tank with Left Chest Logo</t>
         </is>
       </c>
       <c r="F677" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G677" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H677" t="inlineStr">
         <is>
           <t>B0GWNM91KP</t>
         </is>
       </c>
     </row>
     <row r="678">
       <c r="A678" t="inlineStr">
         <is>
           <t>196979619739</t>
         </is>
       </c>
       <c r="B678" t="inlineStr">
         <is>
           <t>RBK44341</t>
         </is>
       </c>
       <c r="C678" t="n">
-        <v>0.04798305028420209</v>
+        <v>0.0479830502842</v>
       </c>
       <c r="D678" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E678" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Side Panel Tank with Left Chest Logo</t>
         </is>
       </c>
       <c r="F678" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G678" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H678" t="inlineStr">
         <is>
           <t>B0GWNPFZR9</t>
         </is>
       </c>
     </row>
     <row r="679">
       <c r="A679" t="inlineStr">
         <is>
           <t>196979619722</t>
         </is>
       </c>
       <c r="B679" t="inlineStr">
         <is>
           <t>RBK44340</t>
         </is>
       </c>
       <c r="C679" t="n">
-        <v>0.06510774314181483</v>
+        <v>0.0651077431418</v>
       </c>
       <c r="D679" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E679" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Side Panel Tank with Left Chest Logo</t>
         </is>
       </c>
       <c r="F679" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G679" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H679" t="inlineStr">
         <is>
           <t>B0GWNKHJN8</t>
         </is>
       </c>
     </row>
     <row r="680">
       <c r="A680" t="inlineStr">
         <is>
           <t>196979619715</t>
         </is>
       </c>
       <c r="B680" t="inlineStr">
         <is>
           <t>RBK44339</t>
         </is>
       </c>
       <c r="C680" t="n">
-        <v>0.01678559002874914</v>
+        <v>0.0167855900287</v>
       </c>
       <c r="D680" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E680" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Side Panel Tank with Left Chest Logo</t>
         </is>
       </c>
       <c r="F680" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G680" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H680" t="inlineStr">
         <is>
           <t>B0GWNM2FGG</t>
         </is>
       </c>
     </row>
     <row r="681">
       <c r="A681" t="inlineStr">
         <is>
           <t>196979619746</t>
         </is>
       </c>
       <c r="B681" t="inlineStr">
         <is>
           <t>RBK44342</t>
         </is>
       </c>
       <c r="C681" t="n">
-        <v>0.03662310551727085</v>
+        <v>0.0366231055173</v>
       </c>
       <c r="D681" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E681" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Side Panel Tank with Left Chest Logo</t>
         </is>
       </c>
       <c r="F681" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G681" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H681" t="inlineStr">
         <is>
           <t>B0GWNVLWY1</t>
         </is>
       </c>
     </row>
     <row r="682">
       <c r="A682" t="inlineStr">
         <is>
           <t>196979619777</t>
         </is>
       </c>
       <c r="B682" t="inlineStr">
         <is>
           <t>RBK44345</t>
         </is>
       </c>
       <c r="C682" t="n">
-        <v>0.04798305028420209</v>
+        <v>0.0479830502842</v>
       </c>
       <c r="D682" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E682" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Side Panel Tank with Left Chest Logo</t>
         </is>
       </c>
       <c r="F682" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G682" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H682" t="inlineStr">
         <is>
           <t>B0GWNPNRM3</t>
         </is>
       </c>
     </row>
     <row r="683">
       <c r="A683" t="inlineStr">
         <is>
           <t>196979619760</t>
         </is>
       </c>
       <c r="B683" t="inlineStr">
         <is>
           <t>RBK44344</t>
         </is>
       </c>
       <c r="C683" t="n">
-        <v>0.06510774314181483</v>
+        <v>0.0651077431418</v>
       </c>
       <c r="D683" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E683" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Side Panel Tank with Left Chest Logo</t>
         </is>
       </c>
       <c r="F683" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G683" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H683" t="inlineStr">
         <is>
           <t>B0GWNHZ7L7</t>
         </is>
       </c>
     </row>
     <row r="684">
       <c r="A684" t="inlineStr">
         <is>
           <t>196979619753</t>
         </is>
       </c>
       <c r="B684" t="inlineStr">
         <is>
           <t>RBK44343</t>
         </is>
       </c>
       <c r="C684" t="n">
-        <v>0.01678559002874914</v>
+        <v>0.0167855900287</v>
       </c>
       <c r="D684" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E684" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Side Panel Tank with Left Chest Logo</t>
         </is>
       </c>
       <c r="F684" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G684" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H684" t="inlineStr">
         <is>
           <t>B0GWNV4B81</t>
         </is>
       </c>
     </row>
     <row r="685">
       <c r="A685" t="inlineStr">
         <is>
           <t>196979619784</t>
         </is>
       </c>
       <c r="B685" t="inlineStr">
         <is>
           <t>RBK44346</t>
         </is>
       </c>
       <c r="C685" t="n">
-        <v>0.03662310551727085</v>
+        <v>0.0366231055173</v>
       </c>
       <c r="D685" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E685" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Side Panel Tank with Left Chest Logo</t>
         </is>
       </c>
       <c r="F685" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G685" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H685" t="inlineStr">
         <is>
           <t>B0GWNXRW7S</t>
         </is>
       </c>
     </row>
     <row r="686">
       <c r="A686" t="inlineStr">
         <is>
           <t>196979619814</t>
         </is>
       </c>
       <c r="B686" t="inlineStr">
         <is>
           <t>RBK44349</t>
         </is>
       </c>
       <c r="C686" t="n">
-        <v>0.04798305028420209</v>
+        <v>0.0479830502842</v>
       </c>
       <c r="D686" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E686" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Side Panel Tank with Left Chest Logo</t>
         </is>
       </c>
       <c r="F686" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G686" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H686" t="inlineStr">
         <is>
           <t>B0GWNMGYW2</t>
         </is>
       </c>
     </row>
     <row r="687">
       <c r="A687" t="inlineStr">
         <is>
           <t>196979619807</t>
         </is>
       </c>
       <c r="B687" t="inlineStr">
         <is>
           <t>RBK44348</t>
         </is>
       </c>
       <c r="C687" t="n">
-        <v>0.06510774314181483</v>
+        <v>0.0651077431418</v>
       </c>
       <c r="D687" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E687" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Side Panel Tank with Left Chest Logo</t>
         </is>
       </c>
       <c r="F687" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G687" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H687" t="inlineStr">
         <is>
           <t>B0GWNLQ4SR</t>
         </is>
       </c>
     </row>
     <row r="688">
       <c r="A688" t="inlineStr">
         <is>
           <t>196979619791</t>
         </is>
       </c>
       <c r="B688" t="inlineStr">
         <is>
           <t>RBK44347</t>
         </is>
       </c>
       <c r="C688" t="n">
-        <v>0.01678559002874914</v>
+        <v>0.0167855900287</v>
       </c>
       <c r="D688" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E688" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Side Panel Tank with Left Chest Logo</t>
         </is>
       </c>
       <c r="F688" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G688" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H688" t="inlineStr">
         <is>
           <t>B0GWNJ74V9</t>
         </is>
       </c>
     </row>
     <row r="689">
       <c r="A689" t="inlineStr">
         <is>
           <t>196979619821</t>
         </is>
       </c>
       <c r="B689" t="inlineStr">
         <is>
           <t>RBK44350</t>
         </is>
       </c>
       <c r="C689" t="n">
-        <v>0.03662310551727085</v>
+        <v>0.0366231055173</v>
       </c>
       <c r="D689" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E689" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Side Panel Tank with Left Chest Logo</t>
         </is>
       </c>
       <c r="F689" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G689" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H689" t="inlineStr">
         <is>
           <t>B0GWNX8SWW</t>
         </is>
       </c>
     </row>
     <row r="690">
       <c r="A690" t="inlineStr">
         <is>
           <t>196979619852</t>
         </is>
       </c>
       <c r="B690" t="inlineStr">
         <is>
           <t>RBK44353</t>
         </is>
       </c>
       <c r="C690" t="n">
-        <v>0.04798305028420209</v>
+        <v>0.0479830502842</v>
       </c>
       <c r="D690" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E690" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Side Panel Tank with Left Chest Logo</t>
         </is>
       </c>
       <c r="F690" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G690" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H690" t="inlineStr">
         <is>
           <t>B0GWNP7WSJ</t>
         </is>
       </c>
     </row>
     <row r="691">
       <c r="A691" t="inlineStr">
         <is>
           <t>196979619845</t>
         </is>
       </c>
       <c r="B691" t="inlineStr">
         <is>
           <t>RBK44352</t>
         </is>
       </c>
       <c r="C691" t="n">
-        <v>0.06510774314181483</v>
+        <v>0.0651077431418</v>
       </c>
       <c r="D691" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E691" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Side Panel Tank with Left Chest Logo</t>
         </is>
       </c>
       <c r="F691" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G691" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H691" t="inlineStr">
         <is>
           <t>B0GWNZDJ1J</t>
         </is>
       </c>
     </row>
     <row r="692">
       <c r="A692" t="inlineStr">
         <is>
           <t>196979619838</t>
         </is>
       </c>
       <c r="B692" t="inlineStr">
         <is>
           <t>RBK44351</t>
         </is>
       </c>
       <c r="C692" t="n">
-        <v>0.01678559002874914</v>
+        <v>0.0167855900287</v>
       </c>
       <c r="D692" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E692" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Side Panel Tank with Left Chest Logo</t>
         </is>
       </c>
       <c r="F692" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G692" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H692" t="inlineStr">
         <is>
           <t>B0GWNHRDDC</t>
         </is>
       </c>
     </row>
     <row r="693">
       <c r="A693" t="inlineStr">
         <is>
           <t>196979619869</t>
         </is>
       </c>
       <c r="B693" t="inlineStr">
         <is>
           <t>RBK44354</t>
         </is>
       </c>
       <c r="C693" t="n">
-        <v>0.03662310551727085</v>
+        <v>0.0366231055173</v>
       </c>
       <c r="D693" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E693" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Side Panel Tank with Left Chest Logo</t>
         </is>
       </c>
       <c r="F693" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G693" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H693" t="inlineStr">
         <is>
           <t>B0GWNLFCV2</t>
         </is>
       </c>
     </row>
     <row r="694">
       <c r="A694" t="inlineStr">
         <is>
           <t>196979619890</t>
         </is>
       </c>
       <c r="B694" t="inlineStr">
         <is>
           <t>RBK44357</t>
         </is>
       </c>
       <c r="C694" t="n">
-        <v>0.04798305028420209</v>
+        <v>0.0479830502842</v>
       </c>
       <c r="D694" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E694" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Side Panel Tank with Left Chest Logo</t>
         </is>
       </c>
       <c r="F694" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G694" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H694" t="inlineStr">
         <is>
           <t>B0GWNJ892L</t>
         </is>
       </c>
     </row>
     <row r="695">
       <c r="A695" t="inlineStr">
         <is>
           <t>196979619883</t>
         </is>
       </c>
       <c r="B695" t="inlineStr">
         <is>
           <t>RBK44356</t>
         </is>
       </c>
       <c r="C695" t="n">
-        <v>0.06510774314181483</v>
+        <v>0.0651077431418</v>
       </c>
       <c r="D695" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E695" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Side Panel Tank with Left Chest Logo</t>
         </is>
       </c>
       <c r="F695" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G695" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H695" t="inlineStr">
         <is>
           <t>B0GWNHV3XX</t>
         </is>
       </c>
     </row>
     <row r="696">
       <c r="A696" t="inlineStr">
         <is>
           <t>196979619876</t>
         </is>
       </c>
       <c r="B696" t="inlineStr">
         <is>
           <t>RBK44355</t>
         </is>
       </c>
       <c r="C696" t="n">
-        <v>0.01678559002874914</v>
+        <v>0.0167855900287</v>
       </c>
       <c r="D696" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E696" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Side Panel Tank with Left Chest Logo</t>
         </is>
       </c>
       <c r="F696" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G696" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H696" t="inlineStr">
         <is>
           <t>B0GWNSF3CZ</t>
         </is>
       </c>
     </row>
     <row r="697">
       <c r="A697" t="inlineStr">
         <is>
           <t>196979619906</t>
         </is>
       </c>
       <c r="B697" t="inlineStr">
         <is>
           <t>RBK44358</t>
         </is>
       </c>
       <c r="C697" t="n">
-        <v>0.03662310551727085</v>
+        <v>0.0366231055173</v>
       </c>
       <c r="D697" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E697" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Side Panel Tank with Left Chest Logo</t>
         </is>
       </c>
       <c r="F697" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G697" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H697" t="inlineStr">
         <is>
           <t>B0GWNXBGCH</t>
         </is>
       </c>
     </row>
     <row r="698">
       <c r="A698" t="inlineStr">
         <is>
           <t>196979622333</t>
         </is>
       </c>
       <c r="B698" t="inlineStr">
         <is>
           <t>RBK44601</t>
         </is>
       </c>
       <c r="C698" t="n">
-        <v>0.05564754743614107</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0114810562572</v>
+      </c>
+      <c r="D698" t="inlineStr"/>
       <c r="E698" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Side Taping Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F698" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G698" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H698" t="inlineStr">
         <is>
           <t>B0GW9PMXPS</t>
         </is>
       </c>
     </row>
     <row r="699">
       <c r="A699" t="inlineStr">
         <is>
           <t>196979622326</t>
         </is>
       </c>
       <c r="B699" t="inlineStr">
         <is>
           <t>RBK44600</t>
         </is>
       </c>
       <c r="C699" t="n">
-        <v>0.04758883248730966</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0114810562572</v>
+      </c>
+      <c r="D699" t="inlineStr"/>
       <c r="E699" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Side Taping Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F699" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G699" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H699" t="inlineStr">
         <is>
           <t>B0GWB1Z6PN</t>
         </is>
       </c>
     </row>
     <row r="700">
       <c r="A700" t="inlineStr">
         <is>
           <t>196979622319</t>
         </is>
       </c>
       <c r="B700" t="inlineStr">
         <is>
           <t>RBK44599</t>
         </is>
       </c>
       <c r="C700" t="n">
-        <v>0.02909620239420179</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0034443168772</v>
+      </c>
+      <c r="D700" t="inlineStr"/>
       <c r="E700" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Side Taping Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F700" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G700" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H700" t="inlineStr">
         <is>
           <t>B0GW9KK1GJ</t>
         </is>
       </c>
     </row>
     <row r="701">
       <c r="A701" t="inlineStr">
         <is>
           <t>196979622340</t>
         </is>
       </c>
       <c r="B701" t="inlineStr">
         <is>
           <t>RBK44602</t>
         </is>
       </c>
       <c r="C701" t="n">
-        <v>0.03585421247409901</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0241102181401</v>
+      </c>
+      <c r="D701" t="inlineStr"/>
       <c r="E701" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Side Taping Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F701" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G701" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H701" t="inlineStr">
         <is>
           <t>B0GW9JY5VB</t>
         </is>
       </c>
     </row>
     <row r="702">
       <c r="A702" t="inlineStr">
         <is>
           <t>196979622371</t>
         </is>
       </c>
       <c r="B702" t="inlineStr">
         <is>
           <t>RBK44605</t>
         </is>
       </c>
       <c r="C702" t="n">
-        <v>0.05564754743614107</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0275545350172</v>
+      </c>
+      <c r="D702" t="inlineStr"/>
       <c r="E702" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Side Taping Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F702" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G702" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H702" t="inlineStr">
         <is>
           <t>B0GW9PHRGZ</t>
         </is>
       </c>
     </row>
     <row r="703">
       <c r="A703" t="inlineStr">
         <is>
           <t>196979622364</t>
         </is>
       </c>
       <c r="B703" t="inlineStr">
         <is>
           <t>RBK44604</t>
         </is>
       </c>
       <c r="C703" t="n">
-        <v>0.04758883248730966</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0126291618829</v>
+      </c>
+      <c r="D703" t="inlineStr"/>
       <c r="E703" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Side Taping Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F703" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G703" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H703" t="inlineStr">
         <is>
           <t>B0GW9RN8KM</t>
         </is>
       </c>
     </row>
     <row r="704">
       <c r="A704" t="inlineStr">
         <is>
           <t>196979622357</t>
         </is>
       </c>
       <c r="B704" t="inlineStr">
         <is>
           <t>RBK44603</t>
         </is>
       </c>
       <c r="C704" t="n">
-        <v>0.02909620239420179</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.00803673938</v>
+      </c>
+      <c r="D704" t="inlineStr"/>
       <c r="E704" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Side Taping Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F704" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G704" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H704" t="inlineStr">
         <is>
           <t>B0GW9P99RR</t>
         </is>
       </c>
     </row>
     <row r="705">
       <c r="A705" t="inlineStr">
         <is>
           <t>196979622388</t>
         </is>
       </c>
       <c r="B705" t="inlineStr">
         <is>
           <t>RBK44606</t>
         </is>
       </c>
       <c r="C705" t="n">
-        <v>0.03585421247409901</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0332950631458</v>
+      </c>
+      <c r="D705" t="inlineStr"/>
       <c r="E705" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Side Taping Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F705" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G705" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H705" t="inlineStr">
         <is>
           <t>B0GW9J93JS</t>
         </is>
       </c>
     </row>
     <row r="706">
       <c r="A706" t="inlineStr">
         <is>
           <t>196979622418</t>
         </is>
       </c>
       <c r="B706" t="inlineStr">
         <is>
           <t>RBK44609</t>
         </is>
       </c>
       <c r="C706" t="n">
-        <v>0.05564754743614107</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0149253731343</v>
+      </c>
+      <c r="D706" t="inlineStr"/>
       <c r="E706" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Side Taping Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F706" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G706" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H706" t="inlineStr">
         <is>
           <t>B0GW9K7RD5</t>
         </is>
       </c>
     </row>
     <row r="707">
       <c r="A707" t="inlineStr">
         <is>
           <t>196979622401</t>
         </is>
       </c>
       <c r="B707" t="inlineStr">
         <is>
           <t>RBK44608</t>
         </is>
       </c>
       <c r="C707" t="n">
-        <v>0.04758883248730966</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0022962112514</v>
+      </c>
+      <c r="D707" t="inlineStr"/>
       <c r="E707" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Side Taping Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F707" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G707" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H707" t="inlineStr">
         <is>
           <t>B0GW9MGZX3</t>
         </is>
       </c>
     </row>
     <row r="708">
       <c r="A708" t="inlineStr">
         <is>
           <t>196979622395</t>
         </is>
       </c>
       <c r="B708" t="inlineStr">
         <is>
           <t>RBK44607</t>
         </is>
       </c>
       <c r="C708" t="n">
-        <v>0.02909620239420179</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0022962112514</v>
+      </c>
+      <c r="D708" t="inlineStr"/>
       <c r="E708" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Side Taping Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F708" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G708" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H708" t="inlineStr">
         <is>
           <t>B0GW9K3LS7</t>
         </is>
       </c>
     </row>
     <row r="709">
       <c r="A709" t="inlineStr">
         <is>
           <t>196979622425</t>
         </is>
       </c>
       <c r="B709" t="inlineStr">
         <is>
           <t>RBK44610</t>
         </is>
       </c>
       <c r="C709" t="n">
-        <v>0.03585421247409901</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0195177956372</v>
+      </c>
+      <c r="D709" t="inlineStr"/>
       <c r="E709" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Side Taping Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F709" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G709" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H709" t="inlineStr">
         <is>
           <t>B0GW9SVXT3</t>
         </is>
       </c>
     </row>
     <row r="710">
       <c r="A710" t="inlineStr">
         <is>
           <t>196979622456</t>
         </is>
       </c>
       <c r="B710" t="inlineStr">
         <is>
           <t>RBK44613</t>
         </is>
       </c>
       <c r="C710" t="n">
-        <v>0.05564754743614107</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0597014925373</v>
+      </c>
+      <c r="D710" t="inlineStr"/>
       <c r="E710" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Side Taping Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F710" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G710" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H710" t="inlineStr">
         <is>
           <t>B0GW9RM935</t>
         </is>
       </c>
     </row>
     <row r="711">
       <c r="A711" t="inlineStr">
         <is>
           <t>196979622449</t>
         </is>
       </c>
       <c r="B711" t="inlineStr">
         <is>
           <t>RBK44612</t>
         </is>
       </c>
       <c r="C711" t="n">
-        <v>0.04758883248730966</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0344431687715</v>
+      </c>
+      <c r="D711" t="inlineStr"/>
       <c r="E711" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Side Taping Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F711" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G711" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H711" t="inlineStr">
         <is>
           <t>B0GW9HL4SF</t>
         </is>
       </c>
     </row>
     <row r="712">
       <c r="A712" t="inlineStr">
         <is>
           <t>196979622432</t>
         </is>
       </c>
       <c r="B712" t="inlineStr">
         <is>
           <t>RBK44611</t>
         </is>
       </c>
       <c r="C712" t="n">
-        <v>0.02909620239420179</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0183696900115</v>
+      </c>
+      <c r="D712" t="inlineStr"/>
       <c r="E712" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Side Taping Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F712" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G712" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H712" t="inlineStr">
         <is>
           <t>B0GW9KTF21</t>
         </is>
       </c>
     </row>
     <row r="713">
       <c r="A713" t="inlineStr">
         <is>
           <t>196979622463</t>
         </is>
       </c>
       <c r="B713" t="inlineStr">
         <is>
           <t>RBK44614</t>
         </is>
       </c>
       <c r="C713" t="n">
-        <v>0.03585421247409901</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0688863375431</v>
+      </c>
+      <c r="D713" t="inlineStr"/>
       <c r="E713" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Side Taping Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F713" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G713" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H713" t="inlineStr">
         <is>
           <t>B0GW9NY2VQ</t>
         </is>
       </c>
     </row>
     <row r="714">
       <c r="A714" t="inlineStr">
         <is>
           <t>196979622494</t>
         </is>
       </c>
       <c r="B714" t="inlineStr">
         <is>
           <t>RBK44617</t>
         </is>
       </c>
       <c r="C714" t="n">
-        <v>0.05564754743614107</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0493685419059</v>
+      </c>
+      <c r="D714" t="inlineStr"/>
       <c r="E714" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Side Taping Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F714" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G714" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H714" t="inlineStr">
         <is>
           <t>B0GW9KQB9X</t>
         </is>
       </c>
     </row>
     <row r="715">
       <c r="A715" t="inlineStr">
         <is>
           <t>196979622487</t>
         </is>
       </c>
       <c r="B715" t="inlineStr">
         <is>
           <t>RBK44616</t>
         </is>
       </c>
       <c r="C715" t="n">
-        <v>0.04758883248730966</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0195177956372</v>
+      </c>
+      <c r="D715" t="inlineStr"/>
       <c r="E715" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Side Taping Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F715" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G715" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H715" t="inlineStr">
         <is>
           <t>B0GW9HS3TD</t>
         </is>
       </c>
     </row>
     <row r="716">
       <c r="A716" t="inlineStr">
         <is>
           <t>196979622470</t>
         </is>
       </c>
       <c r="B716" t="inlineStr">
         <is>
           <t>RBK44615</t>
         </is>
       </c>
       <c r="C716" t="n">
-        <v>0.02909620239420179</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0091848450057</v>
+      </c>
+      <c r="D716" t="inlineStr"/>
       <c r="E716" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Side Taping Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F716" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G716" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H716" t="inlineStr">
         <is>
           <t>B0GW9K9KDK</t>
         </is>
       </c>
     </row>
     <row r="717">
       <c r="A717" t="inlineStr">
         <is>
           <t>196979622500</t>
         </is>
       </c>
       <c r="B717" t="inlineStr">
         <is>
           <t>RBK44618</t>
         </is>
       </c>
       <c r="C717" t="n">
-        <v>0.03585421247409901</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0551090700344</v>
+      </c>
+      <c r="D717" t="inlineStr"/>
       <c r="E717" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Side Taping Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F717" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G717" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H717" t="inlineStr">
         <is>
           <t>B0GW9Q5J5L</t>
         </is>
       </c>
     </row>
     <row r="718">
       <c r="A718" t="inlineStr">
         <is>
           <t>196979622531</t>
         </is>
       </c>
       <c r="B718" t="inlineStr">
         <is>
           <t>RBK44621</t>
         </is>
       </c>
       <c r="C718" t="n">
-        <v>0.05564754743614107</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.2858783008037</v>
+      </c>
+      <c r="D718" t="inlineStr"/>
       <c r="E718" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Side Taping Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F718" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G718" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H718" t="inlineStr">
         <is>
           <t>B0GW9PNBCG</t>
         </is>
       </c>
     </row>
     <row r="719">
       <c r="A719" t="inlineStr">
         <is>
           <t>196979622524</t>
         </is>
       </c>
       <c r="B719" t="inlineStr">
         <is>
           <t>RBK44620</t>
         </is>
       </c>
       <c r="C719" t="n">
-        <v>0.04758883248730966</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.06544202066590001</v>
+      </c>
+      <c r="D719" t="inlineStr"/>
       <c r="E719" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Side Taping Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F719" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G719" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H719" t="inlineStr">
         <is>
           <t>B0GW9LYY7B</t>
         </is>
       </c>
     </row>
     <row r="720">
       <c r="A720" t="inlineStr">
         <is>
           <t>196979622517</t>
         </is>
       </c>
       <c r="B720" t="inlineStr">
         <is>
           <t>RBK44619</t>
         </is>
       </c>
       <c r="C720" t="n">
-        <v>0.02909620239420179</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0424799081515</v>
+      </c>
+      <c r="D720" t="inlineStr"/>
       <c r="E720" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Side Taping Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F720" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G720" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H720" t="inlineStr">
         <is>
           <t>B0GW9P8QH5</t>
         </is>
       </c>
     </row>
     <row r="721">
       <c r="A721" t="inlineStr">
         <is>
           <t>196979622548</t>
         </is>
       </c>
       <c r="B721" t="inlineStr">
         <is>
           <t>RBK44622</t>
         </is>
       </c>
       <c r="C721" t="n">
-        <v>0.03585421247409901</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.1205510907003</v>
+      </c>
+      <c r="D721" t="inlineStr"/>
       <c r="E721" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Side Taping Short with Left Leg Logo</t>
         </is>
       </c>
       <c r="F721" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G721" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H721" t="inlineStr">
         <is>
           <t>B0GWB2WCGM</t>
         </is>
       </c>
     </row>
     <row r="722">
       <c r="A722" t="inlineStr">
         <is>
           <t>196979622579</t>
         </is>
       </c>
       <c r="B722" t="inlineStr">
         <is>
           <t>RBK44625</t>
         </is>
       </c>
       <c r="C722" t="n">
-        <v>0.04798305028420209</v>
+        <v>0.0479830502842</v>
       </c>
       <c r="D722" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E722" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Tank with Center Chest Logo</t>
         </is>
       </c>
       <c r="F722" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G722" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H722" t="inlineStr">
         <is>
           <t>B0GWNMLCX8</t>
         </is>
       </c>
     </row>
     <row r="723">
       <c r="A723" t="inlineStr">
         <is>
           <t>196979622562</t>
         </is>
       </c>
       <c r="B723" t="inlineStr">
         <is>
           <t>RBK44624</t>
         </is>
       </c>
       <c r="C723" t="n">
-        <v>0.06510774314181483</v>
+        <v>0.0651077431418</v>
       </c>
       <c r="D723" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E723" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Tank with Center Chest Logo</t>
         </is>
       </c>
       <c r="F723" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G723" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H723" t="inlineStr">
         <is>
           <t>B0GWNJ5WC5</t>
         </is>
       </c>
     </row>
     <row r="724">
       <c r="A724" t="inlineStr">
         <is>
           <t>196979622555</t>
         </is>
       </c>
       <c r="B724" t="inlineStr">
         <is>
           <t>RBK44623</t>
         </is>
       </c>
       <c r="C724" t="n">
-        <v>0.01678559002874914</v>
+        <v>0.0167855900287</v>
       </c>
       <c r="D724" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E724" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Tank with Center Chest Logo</t>
         </is>
       </c>
       <c r="F724" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G724" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H724" t="inlineStr">
         <is>
           <t>B0GWNXRVD7</t>
         </is>
       </c>
     </row>
     <row r="725">
       <c r="A725" t="inlineStr">
         <is>
           <t>196979622586</t>
         </is>
       </c>
       <c r="B725" t="inlineStr">
         <is>
           <t>RBK44626</t>
         </is>
       </c>
       <c r="C725" t="n">
-        <v>0.03662310551727085</v>
+        <v>0.0366231055173</v>
       </c>
       <c r="D725" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E725" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Tank with Center Chest Logo</t>
         </is>
       </c>
       <c r="F725" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G725" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H725" t="inlineStr">
         <is>
           <t>B0GWNK6JCB</t>
         </is>
       </c>
     </row>
     <row r="726">
       <c r="A726" t="inlineStr">
         <is>
           <t>196979622616</t>
         </is>
       </c>
       <c r="B726" t="inlineStr">
         <is>
           <t>RBK44629</t>
         </is>
       </c>
       <c r="C726" t="n">
-        <v>0.04798305028420209</v>
+        <v>0.0479830502842</v>
       </c>
       <c r="D726" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E726" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Tank with Center Chest Logo</t>
         </is>
       </c>
       <c r="F726" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G726" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H726" t="inlineStr">
         <is>
           <t>B0GWNYJ5MH</t>
         </is>
       </c>
     </row>
     <row r="727">
       <c r="A727" t="inlineStr">
         <is>
           <t>196979622609</t>
         </is>
       </c>
       <c r="B727" t="inlineStr">
         <is>
           <t>RBK44628</t>
         </is>
       </c>
       <c r="C727" t="n">
-        <v>0.06510774314181483</v>
+        <v>0.0651077431418</v>
       </c>
       <c r="D727" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E727" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Tank with Center Chest Logo</t>
         </is>
       </c>
       <c r="F727" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G727" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H727" t="inlineStr">
         <is>
           <t>B0GWNHQYFM</t>
         </is>
       </c>
     </row>
     <row r="728">
       <c r="A728" t="inlineStr">
         <is>
           <t>196979622593</t>
         </is>
       </c>
       <c r="B728" t="inlineStr">
         <is>
           <t>RBK44627</t>
         </is>
       </c>
       <c r="C728" t="n">
-        <v>0.01678559002874914</v>
+        <v>0.0167855900287</v>
       </c>
       <c r="D728" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E728" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Tank with Center Chest Logo</t>
         </is>
       </c>
       <c r="F728" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G728" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H728" t="inlineStr">
         <is>
           <t>B0GWNHY3NV</t>
         </is>
       </c>
     </row>
     <row r="729">
       <c r="A729" t="inlineStr">
         <is>
           <t>196979622623</t>
         </is>
       </c>
       <c r="B729" t="inlineStr">
         <is>
           <t>RBK44630</t>
         </is>
       </c>
       <c r="C729" t="n">
-        <v>0.03662310551727085</v>
+        <v>0.0366231055173</v>
       </c>
       <c r="D729" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E729" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Tank with Center Chest Logo</t>
         </is>
       </c>
       <c r="F729" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G729" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H729" t="inlineStr">
         <is>
           <t>B0GWNPPCXQ</t>
         </is>
       </c>
     </row>
     <row r="730">
       <c r="A730" t="inlineStr">
         <is>
           <t>196979622654</t>
         </is>
       </c>
       <c r="B730" t="inlineStr">
         <is>
           <t>RBK44633</t>
         </is>
       </c>
       <c r="C730" t="n">
-        <v>0.04798305028420209</v>
+        <v>0.0479830502842</v>
       </c>
       <c r="D730" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E730" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Tank with Center Chest Logo</t>
         </is>
       </c>
       <c r="F730" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G730" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H730" t="inlineStr">
         <is>
           <t>B0GWNQW13L</t>
         </is>
       </c>
     </row>
     <row r="731">
       <c r="A731" t="inlineStr">
         <is>
           <t>196979622647</t>
         </is>
       </c>
       <c r="B731" t="inlineStr">
         <is>
           <t>RBK44632</t>
         </is>
       </c>
       <c r="C731" t="n">
-        <v>0.06510774314181483</v>
+        <v>0.0651077431418</v>
       </c>
       <c r="D731" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E731" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Tank with Center Chest Logo</t>
         </is>
       </c>
       <c r="F731" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G731" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H731" t="inlineStr">
         <is>
           <t>B0GWNP3M3W</t>
         </is>
       </c>
     </row>
     <row r="732">
       <c r="A732" t="inlineStr">
         <is>
           <t>196979622630</t>
         </is>
       </c>
       <c r="B732" t="inlineStr">
         <is>
           <t>RBK44631</t>
         </is>
       </c>
       <c r="C732" t="n">
-        <v>0.01678559002874914</v>
+        <v>0.0167855900287</v>
       </c>
       <c r="D732" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E732" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Tank with Center Chest Logo</t>
         </is>
       </c>
       <c r="F732" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G732" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H732" t="inlineStr">
         <is>
           <t>B0GWNJ6DJG</t>
         </is>
       </c>
     </row>
     <row r="733">
       <c r="A733" t="inlineStr">
         <is>
           <t>196979622661</t>
         </is>
       </c>
       <c r="B733" t="inlineStr">
         <is>
           <t>RBK44634</t>
         </is>
       </c>
       <c r="C733" t="n">
-        <v>0.03662310551727085</v>
+        <v>0.0366231055173</v>
       </c>
       <c r="D733" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E733" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Tank with Center Chest Logo</t>
         </is>
       </c>
       <c r="F733" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G733" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H733" t="inlineStr">
         <is>
           <t>B0GWNRQGNG</t>
         </is>
       </c>
     </row>
     <row r="734">
       <c r="A734" t="inlineStr">
         <is>
           <t>196979622692</t>
         </is>
       </c>
       <c r="B734" t="inlineStr">
         <is>
           <t>RBK44637</t>
         </is>
       </c>
       <c r="C734" t="n">
-        <v>0.04798305028420209</v>
+        <v>0.0479830502842</v>
       </c>
       <c r="D734" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E734" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Tank with Center Chest Logo</t>
         </is>
       </c>
       <c r="F734" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G734" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H734" t="inlineStr">
         <is>
           <t>B0GWNRTVDM</t>
         </is>
       </c>
     </row>
     <row r="735">
       <c r="A735" t="inlineStr">
         <is>
           <t>196979622685</t>
         </is>
       </c>
       <c r="B735" t="inlineStr">
         <is>
           <t>RBK44636</t>
         </is>
       </c>
       <c r="C735" t="n">
-        <v>0.06510774314181483</v>
+        <v>0.0651077431418</v>
       </c>
       <c r="D735" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E735" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Tank with Center Chest Logo</t>
         </is>
       </c>
       <c r="F735" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G735" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H735" t="inlineStr">
         <is>
           <t>B0GWNHL589</t>
         </is>
       </c>
     </row>
     <row r="736">
       <c r="A736" t="inlineStr">
         <is>
           <t>196979622678</t>
         </is>
       </c>
       <c r="B736" t="inlineStr">
         <is>
           <t>RBK44635</t>
         </is>
       </c>
       <c r="C736" t="n">
-        <v>0.01678559002874914</v>
+        <v>0.0167855900287</v>
       </c>
       <c r="D736" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E736" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Tank with Center Chest Logo</t>
         </is>
       </c>
       <c r="F736" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G736" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H736" t="inlineStr">
         <is>
           <t>B0GWNM8BP3</t>
         </is>
       </c>
     </row>
     <row r="737">
       <c r="A737" t="inlineStr">
         <is>
           <t>196979622708</t>
         </is>
       </c>
       <c r="B737" t="inlineStr">
         <is>
           <t>RBK44638</t>
         </is>
       </c>
       <c r="C737" t="n">
-        <v>0.03662310551727085</v>
+        <v>0.0366231055173</v>
       </c>
       <c r="D737" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E737" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Tank with Center Chest Logo</t>
         </is>
       </c>
       <c r="F737" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G737" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H737" t="inlineStr">
         <is>
           <t>B0GWNK7GT6</t>
         </is>
       </c>
     </row>
     <row r="738">
       <c r="A738" t="inlineStr">
         <is>
           <t>196979622739</t>
         </is>
       </c>
       <c r="B738" t="inlineStr">
         <is>
           <t>RBK44641</t>
         </is>
       </c>
       <c r="C738" t="n">
-        <v>0.04798305028420209</v>
+        <v>0.0479830502842</v>
       </c>
       <c r="D738" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E738" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Tank with Center Chest Logo</t>
         </is>
       </c>
       <c r="F738" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G738" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H738" t="inlineStr">
         <is>
           <t>B0GWNVPSPW</t>
         </is>
       </c>
     </row>
     <row r="739">
       <c r="A739" t="inlineStr">
         <is>
           <t>196979622722</t>
         </is>
       </c>
       <c r="B739" t="inlineStr">
         <is>
           <t>RBK44640</t>
         </is>
       </c>
       <c r="C739" t="n">
-        <v>0.06510774314181483</v>
+        <v>0.0651077431418</v>
       </c>
       <c r="D739" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E739" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Tank with Center Chest Logo</t>
         </is>
       </c>
       <c r="F739" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G739" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H739" t="inlineStr">
         <is>
           <t>B0GWNMZ7N1</t>
         </is>
       </c>
     </row>
     <row r="740">
       <c r="A740" t="inlineStr">
         <is>
           <t>196979622715</t>
         </is>
       </c>
       <c r="B740" t="inlineStr">
         <is>
           <t>RBK44639</t>
         </is>
       </c>
       <c r="C740" t="n">
-        <v>0.01678559002874914</v>
+        <v>0.0167855900287</v>
       </c>
       <c r="D740" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E740" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Tank with Center Chest Logo</t>
         </is>
       </c>
       <c r="F740" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G740" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H740" t="inlineStr">
         <is>
           <t>B0GWNX63V8</t>
         </is>
       </c>
     </row>
     <row r="741">
       <c r="A741" t="inlineStr">
         <is>
           <t>196979622746</t>
         </is>
       </c>
       <c r="B741" t="inlineStr">
         <is>
           <t>RBK44642</t>
         </is>
       </c>
       <c r="C741" t="n">
-        <v>0.03662310551727085</v>
+        <v>0.0366231055173</v>
       </c>
       <c r="D741" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E741" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Tank with Center Chest Logo</t>
         </is>
       </c>
       <c r="F741" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G741" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H741" t="inlineStr">
         <is>
           <t>B0GWNK19QJ</t>
         </is>
       </c>
     </row>
     <row r="742">
       <c r="A742" t="inlineStr">
         <is>
           <t>196979622777</t>
         </is>
       </c>
       <c r="B742" t="inlineStr">
         <is>
           <t>RBK44645</t>
         </is>
       </c>
       <c r="C742" t="n">
-        <v>0.04798305028420209</v>
+        <v>0.0479830502842</v>
       </c>
       <c r="D742" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E742" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Tank with Center Chest Logo</t>
         </is>
       </c>
       <c r="F742" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G742" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H742" t="inlineStr">
         <is>
           <t>B0GWNK4GJ3</t>
         </is>
       </c>
     </row>
     <row r="743">
       <c r="A743" t="inlineStr">
         <is>
           <t>196979622760</t>
         </is>
       </c>
       <c r="B743" t="inlineStr">
         <is>
           <t>RBK44644</t>
         </is>
       </c>
       <c r="C743" t="n">
-        <v>0.06510774314181483</v>
+        <v>0.0651077431418</v>
       </c>
       <c r="D743" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E743" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Tank with Center Chest Logo</t>
         </is>
       </c>
       <c r="F743" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G743" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H743" t="inlineStr">
         <is>
           <t>B0GWNGZX5T</t>
         </is>
       </c>
     </row>
     <row r="744">
       <c r="A744" t="inlineStr">
         <is>
           <t>196979622753</t>
         </is>
       </c>
       <c r="B744" t="inlineStr">
         <is>
           <t>RBK44643</t>
         </is>
       </c>
       <c r="C744" t="n">
-        <v>0.01678559002874914</v>
+        <v>0.0167855900287</v>
       </c>
       <c r="D744" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E744" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Tank with Center Chest Logo</t>
         </is>
       </c>
       <c r="F744" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G744" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H744" t="inlineStr">
         <is>
           <t>B0GWNPXVHY</t>
         </is>
       </c>
     </row>
     <row r="745">
       <c r="A745" t="inlineStr">
         <is>
           <t>196979622784</t>
         </is>
       </c>
       <c r="B745" t="inlineStr">
         <is>
           <t>RBK44646</t>
         </is>
       </c>
       <c r="C745" t="n">
-        <v>0.03662310551727085</v>
+        <v>0.0366231055173</v>
       </c>
       <c r="D745" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E745" t="inlineStr">
         <is>
           <t>Reebok Girls Mesh Tank with Center Chest Logo</t>
         </is>
       </c>
       <c r="F745" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G745" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H745" t="inlineStr">
         <is>
           <t>B0GWNXNM52</t>
         </is>
       </c>
     </row>
     <row r="746">
       <c r="A746" t="inlineStr">
         <is>
           <t>196979619937</t>
         </is>
       </c>
       <c r="B746" t="inlineStr">
         <is>
           <t>RBK44361</t>
         </is>
       </c>
       <c r="C746" t="n">
-        <v>0.05448444926107788</v>
+        <v>0.0544844492611</v>
       </c>
       <c r="D746" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E746" t="inlineStr">
         <is>
           <t>Reebok Girls SS Cotton Crew Shirt with Center Chest Logo</t>
         </is>
       </c>
       <c r="F746" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G746" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H746" t="inlineStr">
         <is>
           <t>B0GWNLT6VF</t>
         </is>
       </c>
     </row>
     <row r="747">
       <c r="A747" t="inlineStr">
         <is>
           <t>196979619920</t>
         </is>
       </c>
       <c r="B747" t="inlineStr">
         <is>
           <t>RBK44360</t>
         </is>
       </c>
       <c r="C747" t="n">
-        <v>0.04853798822303391</v>
+        <v>0.048537988223</v>
       </c>
       <c r="D747" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E747" t="inlineStr">
         <is>
           <t>Reebok Girls SS Cotton Crew Shirt with Center Chest Logo</t>
         </is>
       </c>
       <c r="F747" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G747" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H747" t="inlineStr">
         <is>
           <t>B0GWNFN146</t>
         </is>
       </c>
     </row>
     <row r="748">
       <c r="A748" t="inlineStr">
         <is>
           <t>196979619913</t>
         </is>
       </c>
       <c r="B748" t="inlineStr">
         <is>
           <t>RBK44359</t>
         </is>
       </c>
       <c r="C748" t="n">
-        <v>0.02631309009334457</v>
+        <v>0.0263130900933</v>
       </c>
       <c r="D748" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E748" t="inlineStr">
         <is>
           <t>Reebok Girls SS Cotton Crew Shirt with Center Chest Logo</t>
         </is>
       </c>
       <c r="F748" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G748" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H748" t="inlineStr">
         <is>
           <t>B0GWNJY5GT</t>
         </is>
       </c>
     </row>
     <row r="749">
       <c r="A749" t="inlineStr">
         <is>
           <t>196979619944</t>
         </is>
       </c>
       <c r="B749" t="inlineStr">
         <is>
           <t>RBK44362</t>
         </is>
       </c>
       <c r="C749" t="n">
-        <v>0.03861483136579803</v>
+        <v>0.0386148313658</v>
       </c>
       <c r="D749" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E749" t="inlineStr">
         <is>
           <t>Reebok Girls SS Cotton Crew Shirt with Center Chest Logo</t>
         </is>
       </c>
       <c r="F749" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G749" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H749" t="inlineStr">
         <is>
           <t>B0GWNMH96H</t>
         </is>
       </c>
     </row>
     <row r="750">
       <c r="A750" t="inlineStr">
         <is>
           <t>196979619975</t>
         </is>
       </c>
       <c r="B750" t="inlineStr">
         <is>
           <t>RBK44365</t>
         </is>
       </c>
       <c r="C750" t="n">
-        <v>0.05448444926107788</v>
+        <v>0.0544844492611</v>
       </c>
       <c r="D750" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E750" t="inlineStr">
         <is>
           <t>Reebok Girls SS Cotton Crew Shirt with Center Chest Logo</t>
         </is>
       </c>
       <c r="F750" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G750" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H750" t="inlineStr">
         <is>
           <t>B0GWNPD861</t>
         </is>
       </c>
     </row>
     <row r="751">
       <c r="A751" t="inlineStr">
         <is>
           <t>196979619968</t>
         </is>
       </c>
       <c r="B751" t="inlineStr">
         <is>
           <t>RBK44364</t>
         </is>
       </c>
       <c r="C751" t="n">
-        <v>0.04853798822303391</v>
+        <v>0.048537988223</v>
       </c>
       <c r="D751" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E751" t="inlineStr">
         <is>
           <t>Reebok Girls SS Cotton Crew Shirt with Center Chest Logo</t>
         </is>
       </c>
       <c r="F751" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G751" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H751" t="inlineStr">
         <is>
           <t>B0GWNN34H1</t>
         </is>
       </c>
     </row>
     <row r="752">
       <c r="A752" t="inlineStr">
         <is>
           <t>196979619951</t>
         </is>
       </c>
       <c r="B752" t="inlineStr">
         <is>
           <t>RBK44363</t>
         </is>
       </c>
       <c r="C752" t="n">
-        <v>0.02631309009334457</v>
+        <v>0.0263130900933</v>
       </c>
       <c r="D752" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E752" t="inlineStr">
         <is>
           <t>Reebok Girls SS Cotton Crew Shirt with Center Chest Logo</t>
         </is>
       </c>
       <c r="F752" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G752" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H752" t="inlineStr">
         <is>
           <t>B0GWNH856J</t>
         </is>
       </c>
     </row>
     <row r="753">
       <c r="A753" t="inlineStr">
         <is>
           <t>196979619982</t>
         </is>
       </c>
       <c r="B753" t="inlineStr">
         <is>
           <t>RBK44366</t>
         </is>
       </c>
       <c r="C753" t="n">
-        <v>0.03861483136579803</v>
+        <v>0.0386148313658</v>
       </c>
       <c r="D753" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E753" t="inlineStr">
         <is>
           <t>Reebok Girls SS Cotton Crew Shirt with Center Chest Logo</t>
         </is>
       </c>
       <c r="F753" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G753" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H753" t="inlineStr">
         <is>
           <t>B0GWNKMRB2</t>
         </is>
       </c>
     </row>
     <row r="754">
       <c r="A754" t="inlineStr">
         <is>
           <t>196979620018</t>
         </is>
       </c>
       <c r="B754" t="inlineStr">
         <is>
           <t>RBK44369</t>
         </is>
       </c>
       <c r="C754" t="n">
-        <v>0.05448444926107788</v>
+        <v>0.0544844492611</v>
       </c>
       <c r="D754" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E754" t="inlineStr">
         <is>
           <t>Reebok Girls SS Cotton Crew Shirt with Center Chest Logo</t>
         </is>
       </c>
       <c r="F754" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G754" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H754" t="inlineStr">
         <is>
           <t>B0GWNJPRKR</t>
         </is>
       </c>
     </row>
     <row r="755">
       <c r="A755" t="inlineStr">
         <is>
           <t>196979620001</t>
         </is>
       </c>
       <c r="B755" t="inlineStr">
         <is>
           <t>RBK44368</t>
         </is>
       </c>
       <c r="C755" t="n">
-        <v>0.04853798822303391</v>
+        <v>0.048537988223</v>
       </c>
       <c r="D755" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E755" t="inlineStr">
         <is>
           <t>Reebok Girls SS Cotton Crew Shirt with Center Chest Logo</t>
         </is>
       </c>
       <c r="F755" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G755" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H755" t="inlineStr">
         <is>
           <t>B0GWNKPVZM</t>
         </is>
       </c>
     </row>
     <row r="756">
       <c r="A756" t="inlineStr">
         <is>
           <t>196979619999</t>
         </is>
       </c>
       <c r="B756" t="inlineStr">
         <is>
           <t>RBK44367</t>
         </is>
       </c>
       <c r="C756" t="n">
-        <v>0.02631309009334457</v>
+        <v>0.0263130900933</v>
       </c>
       <c r="D756" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E756" t="inlineStr">
         <is>
           <t>Reebok Girls SS Cotton Crew Shirt with Center Chest Logo</t>
         </is>
       </c>
       <c r="F756" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G756" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H756" t="inlineStr">
         <is>
           <t>B0GWNJV73G</t>
         </is>
       </c>
     </row>
     <row r="757">
       <c r="A757" t="inlineStr">
         <is>
           <t>196979620025</t>
         </is>
       </c>
       <c r="B757" t="inlineStr">
         <is>
           <t>RBK44370</t>
         </is>
       </c>
       <c r="C757" t="n">
-        <v>0.03861483136579803</v>
+        <v>0.0386148313658</v>
       </c>
       <c r="D757" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E757" t="inlineStr">
         <is>
           <t>Reebok Girls SS Cotton Crew Shirt with Center Chest Logo</t>
         </is>
       </c>
       <c r="F757" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G757" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H757" t="inlineStr">
         <is>
           <t>B0GWNG84JJ</t>
         </is>
       </c>
     </row>
     <row r="758">
       <c r="A758" t="inlineStr">
         <is>
           <t>196979620056</t>
         </is>
       </c>
       <c r="B758" t="inlineStr">
         <is>
           <t>RBK44373</t>
         </is>
       </c>
       <c r="C758" t="n">
-        <v>0.05448444926107788</v>
+        <v>0.0544844492611</v>
       </c>
       <c r="D758" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E758" t="inlineStr">
         <is>
           <t>Reebok Girls SS Cotton Crew Shirt with Center Chest Logo</t>
         </is>
       </c>
       <c r="F758" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G758" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H758" t="inlineStr">
         <is>
           <t>B0GWNQ1T8X</t>
         </is>
       </c>
     </row>
     <row r="759">
       <c r="A759" t="inlineStr">
         <is>
           <t>196979620049</t>
         </is>
       </c>
       <c r="B759" t="inlineStr">
         <is>
           <t>RBK44372</t>
         </is>
       </c>
       <c r="C759" t="n">
-        <v>0.04853798822303391</v>
+        <v>0.048537988223</v>
       </c>
       <c r="D759" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E759" t="inlineStr">
         <is>
           <t>Reebok Girls SS Cotton Crew Shirt with Center Chest Logo</t>
         </is>
       </c>
       <c r="F759" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G759" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H759" t="inlineStr">
         <is>
           <t>B0GWNJ67JD</t>
         </is>
       </c>
     </row>
     <row r="760">
       <c r="A760" t="inlineStr">
         <is>
           <t>196979620032</t>
         </is>
       </c>
       <c r="B760" t="inlineStr">
         <is>
           <t>RBK44371</t>
         </is>
       </c>
       <c r="C760" t="n">
-        <v>0.02631309009334457</v>
+        <v>0.0263130900933</v>
       </c>
       <c r="D760" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E760" t="inlineStr">
         <is>
           <t>Reebok Girls SS Cotton Crew Shirt with Center Chest Logo</t>
         </is>
       </c>
       <c r="F760" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G760" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H760" t="inlineStr">
         <is>
           <t>B0GWNGPVXM</t>
         </is>
       </c>
     </row>
     <row r="761">
       <c r="A761" t="inlineStr">
         <is>
           <t>196979620063</t>
         </is>
       </c>
       <c r="B761" t="inlineStr">
         <is>
           <t>RBK44374</t>
         </is>
       </c>
       <c r="C761" t="n">
-        <v>0.03861483136579803</v>
+        <v>0.0386148313658</v>
       </c>
       <c r="D761" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E761" t="inlineStr">
         <is>
           <t>Reebok Girls SS Cotton Crew Shirt with Center Chest Logo</t>
         </is>
       </c>
       <c r="F761" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G761" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H761" t="inlineStr">
         <is>
           <t>B0GWNPJKH6</t>
         </is>
       </c>
     </row>
     <row r="762">
       <c r="A762" t="inlineStr">
         <is>
           <t>196979620094</t>
         </is>
       </c>
       <c r="B762" t="inlineStr">
         <is>
           <t>RBK44377</t>
         </is>
       </c>
       <c r="C762" t="n">
-        <v>0.05448444926107788</v>
+        <v>0.0544844492611</v>
       </c>
       <c r="D762" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E762" t="inlineStr">
         <is>
           <t>Reebok Girls SS Cotton Crew Shirt with Center Chest Logo</t>
         </is>
       </c>
       <c r="F762" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G762" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H762" t="inlineStr">
         <is>
           <t>B0GWNJBXD9</t>
         </is>
       </c>
     </row>
     <row r="763">
       <c r="A763" t="inlineStr">
         <is>
           <t>196979620087</t>
         </is>
       </c>
       <c r="B763" t="inlineStr">
         <is>
           <t>RBK44376</t>
         </is>
       </c>
       <c r="C763" t="n">
-        <v>0.04853798822303391</v>
+        <v>0.048537988223</v>
       </c>
       <c r="D763" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E763" t="inlineStr">
         <is>
           <t>Reebok Girls SS Cotton Crew Shirt with Center Chest Logo</t>
         </is>
       </c>
       <c r="F763" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G763" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H763" t="inlineStr">
         <is>
           <t>B0GWNFSMBX</t>
         </is>
       </c>
     </row>
     <row r="764">
       <c r="A764" t="inlineStr">
         <is>
           <t>196979620070</t>
         </is>
       </c>
       <c r="B764" t="inlineStr">
         <is>
           <t>RBK44375</t>
         </is>
       </c>
       <c r="C764" t="n">
-        <v>0.02631309009334457</v>
+        <v>0.0263130900933</v>
       </c>
       <c r="D764" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E764" t="inlineStr">
         <is>
           <t>Reebok Girls SS Cotton Crew Shirt with Center Chest Logo</t>
         </is>
       </c>
       <c r="F764" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G764" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H764" t="inlineStr">
         <is>
           <t>B0GWNMS67N</t>
         </is>
       </c>
     </row>
     <row r="765">
       <c r="A765" t="inlineStr">
         <is>
           <t>196979620100</t>
         </is>
       </c>
       <c r="B765" t="inlineStr">
         <is>
           <t>RBK44378</t>
         </is>
       </c>
       <c r="C765" t="n">
-        <v>0.03861483136579803</v>
+        <v>0.0386148313658</v>
       </c>
       <c r="D765" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E765" t="inlineStr">
         <is>
           <t>Reebok Girls SS Cotton Crew Shirt with Center Chest Logo</t>
         </is>
       </c>
       <c r="F765" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G765" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H765" t="inlineStr">
         <is>
           <t>B0GWNRCRKB</t>
         </is>
       </c>
     </row>
     <row r="766">
       <c r="A766" t="inlineStr">
         <is>
           <t>196979620131</t>
         </is>
       </c>
       <c r="B766" t="inlineStr">
         <is>
           <t>RBK44381</t>
         </is>
       </c>
       <c r="C766" t="n">
-        <v>0.05448444926107788</v>
+        <v>0.0544844492611</v>
       </c>
       <c r="D766" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E766" t="inlineStr">
         <is>
           <t>Reebok Girls SS Cotton Crew Shirt with Center Chest Logo</t>
         </is>
       </c>
       <c r="F766" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G766" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H766" t="inlineStr">
         <is>
           <t>B0GWNFMS5D</t>
         </is>
       </c>
     </row>
     <row r="767">
       <c r="A767" t="inlineStr">
         <is>
           <t>196979620124</t>
         </is>
       </c>
       <c r="B767" t="inlineStr">
         <is>
           <t>RBK44380</t>
         </is>
       </c>
       <c r="C767" t="n">
-        <v>0.04853798822303391</v>
+        <v>0.048537988223</v>
       </c>
       <c r="D767" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E767" t="inlineStr">
         <is>
           <t>Reebok Girls SS Cotton Crew Shirt with Center Chest Logo</t>
         </is>
       </c>
       <c r="F767" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G767" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H767" t="inlineStr">
         <is>
           <t>B0GWNHK619</t>
         </is>
       </c>
     </row>
     <row r="768">
       <c r="A768" t="inlineStr">
         <is>
           <t>196979620117</t>
         </is>
       </c>
       <c r="B768" t="inlineStr">
         <is>
           <t>RBK44379</t>
         </is>
       </c>
       <c r="C768" t="n">
-        <v>0.02631309009334457</v>
+        <v>0.0263130900933</v>
       </c>
       <c r="D768" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E768" t="inlineStr">
         <is>
           <t>Reebok Girls SS Cotton Crew Shirt with Center Chest Logo</t>
         </is>
       </c>
       <c r="F768" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G768" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H768" t="inlineStr">
         <is>
           <t>B0GWNQW698</t>
         </is>
       </c>
     </row>
     <row r="769">
       <c r="A769" t="inlineStr">
         <is>
           <t>196979620148</t>
         </is>
       </c>
       <c r="B769" t="inlineStr">
         <is>
           <t>RBK44382</t>
         </is>
       </c>
       <c r="C769" t="n">
-        <v>0.03861483136579803</v>
+        <v>0.0386148313658</v>
       </c>
       <c r="D769" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E769" t="inlineStr">
         <is>
           <t>Reebok Girls SS Cotton Crew Shirt with Center Chest Logo</t>
         </is>
       </c>
       <c r="F769" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G769" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H769" t="inlineStr">
         <is>
           <t>B0GWNJRHN4</t>
         </is>
       </c>
     </row>
     <row r="770">
       <c r="A770" t="inlineStr">
         <is>
           <t>196979619456</t>
         </is>
       </c>
       <c r="B770" t="inlineStr">
         <is>
           <t>RBK44313</t>
         </is>
       </c>
       <c r="C770" t="n">
-        <v>0.05448444926107788</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.003984063745</v>
+      </c>
+      <c r="D770" t="inlineStr"/>
       <c r="E770" t="inlineStr">
         <is>
           <t>Reebok Girls SS Dry Fit Crew Shirt with Center Chest Logo</t>
         </is>
       </c>
       <c r="F770" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G770" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H770" t="inlineStr">
         <is>
           <t>B0GWK2FRY6</t>
         </is>
       </c>
     </row>
     <row r="771">
       <c r="A771" t="inlineStr">
         <is>
           <t>196979619449</t>
         </is>
       </c>
       <c r="B771" t="inlineStr">
         <is>
           <t>RBK44312</t>
         </is>
       </c>
       <c r="C771" t="n">
-        <v>0.04853798822303391</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.007968127490000001</v>
+      </c>
+      <c r="D771" t="inlineStr"/>
       <c r="E771" t="inlineStr">
         <is>
           <t>Reebok Girls SS Dry Fit Crew Shirt with Center Chest Logo</t>
         </is>
       </c>
       <c r="F771" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G771" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H771" t="inlineStr">
         <is>
           <t>B0GWKFTPG3</t>
         </is>
       </c>
     </row>
     <row r="772">
       <c r="A772" t="inlineStr">
         <is>
           <t>196979619432</t>
         </is>
       </c>
       <c r="B772" t="inlineStr">
         <is>
           <t>RBK44311</t>
         </is>
       </c>
       <c r="C772" t="n">
-        <v>0.02631309009334457</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.003984063745</v>
+      </c>
+      <c r="D772" t="inlineStr"/>
       <c r="E772" t="inlineStr">
         <is>
           <t>Reebok Girls SS Dry Fit Crew Shirt with Center Chest Logo</t>
         </is>
       </c>
       <c r="F772" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G772" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H772" t="inlineStr">
         <is>
           <t>B0GWKGVJTX</t>
         </is>
       </c>
     </row>
     <row r="773">
       <c r="A773" t="inlineStr">
         <is>
           <t>196979619463</t>
         </is>
       </c>
       <c r="B773" t="inlineStr">
         <is>
           <t>RBK44314</t>
         </is>
       </c>
       <c r="C773" t="n">
-        <v>0.03861483136579803</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.007968127490000001</v>
+      </c>
+      <c r="D773" t="inlineStr"/>
       <c r="E773" t="inlineStr">
         <is>
           <t>Reebok Girls SS Dry Fit Crew Shirt with Center Chest Logo</t>
         </is>
       </c>
       <c r="F773" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G773" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H773" t="inlineStr">
         <is>
           <t>B0GWK29BQB</t>
         </is>
       </c>
     </row>
     <row r="774">
       <c r="A774" t="inlineStr">
         <is>
           <t>196979619494</t>
         </is>
       </c>
       <c r="B774" t="inlineStr">
         <is>
           <t>RBK44317</t>
         </is>
       </c>
       <c r="C774" t="n">
-        <v>0.05448444926107788</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0478087649402</v>
+      </c>
+      <c r="D774" t="inlineStr"/>
       <c r="E774" t="inlineStr">
         <is>
           <t>Reebok Girls SS Dry Fit Crew Shirt with Center Chest Logo</t>
         </is>
       </c>
       <c r="F774" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G774" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H774" t="inlineStr">
         <is>
           <t>B0GWKD1PNS</t>
         </is>
       </c>
     </row>
     <row r="775">
       <c r="A775" t="inlineStr">
         <is>
           <t>196979619487</t>
         </is>
       </c>
       <c r="B775" t="inlineStr">
         <is>
           <t>RBK44316</t>
         </is>
       </c>
       <c r="C775" t="n">
-        <v>0.04853798822303391</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.007968127490000001</v>
+      </c>
+      <c r="D775" t="inlineStr"/>
       <c r="E775" t="inlineStr">
         <is>
           <t>Reebok Girls SS Dry Fit Crew Shirt with Center Chest Logo</t>
         </is>
       </c>
       <c r="F775" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G775" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H775" t="inlineStr">
         <is>
           <t>B0GWK72DZ8</t>
         </is>
       </c>
     </row>
     <row r="776">
       <c r="A776" t="inlineStr">
         <is>
           <t>196979619470</t>
         </is>
       </c>
       <c r="B776" t="inlineStr">
         <is>
           <t>RBK44315</t>
         </is>
       </c>
       <c r="C776" t="n">
-        <v>0.02631309009334457</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.007968127490000001</v>
+      </c>
+      <c r="D776" t="inlineStr"/>
       <c r="E776" t="inlineStr">
         <is>
           <t>Reebok Girls SS Dry Fit Crew Shirt with Center Chest Logo</t>
         </is>
       </c>
       <c r="F776" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G776" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H776" t="inlineStr">
         <is>
           <t>B0GWKBQ4PQ</t>
         </is>
       </c>
     </row>
     <row r="777">
       <c r="A777" t="inlineStr">
         <is>
           <t>196979619500</t>
         </is>
       </c>
       <c r="B777" t="inlineStr">
         <is>
           <t>RBK44318</t>
         </is>
       </c>
       <c r="C777" t="n">
-        <v>0.03861483136579803</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0358565737052</v>
+      </c>
+      <c r="D777" t="inlineStr"/>
       <c r="E777" t="inlineStr">
         <is>
           <t>Reebok Girls SS Dry Fit Crew Shirt with Center Chest Logo</t>
         </is>
       </c>
       <c r="F777" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G777" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H777" t="inlineStr">
         <is>
           <t>B0GWKFQHTP</t>
         </is>
       </c>
     </row>
     <row r="778">
       <c r="A778" t="inlineStr">
         <is>
           <t>196979619531</t>
         </is>
       </c>
       <c r="B778" t="inlineStr">
         <is>
           <t>RBK44321</t>
         </is>
       </c>
       <c r="C778" t="n">
-        <v>0.05448444926107788</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0478087649402</v>
+      </c>
+      <c r="D778" t="inlineStr"/>
       <c r="E778" t="inlineStr">
         <is>
           <t>Reebok Girls SS Dry Fit Crew Shirt with Center Chest Logo</t>
         </is>
       </c>
       <c r="F778" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G778" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H778" t="inlineStr">
         <is>
           <t>B0GWKDRBFT</t>
         </is>
       </c>
     </row>
     <row r="779">
       <c r="A779" t="inlineStr">
         <is>
           <t>196979619524</t>
         </is>
       </c>
       <c r="B779" t="inlineStr">
         <is>
           <t>RBK44320</t>
         </is>
       </c>
       <c r="C779" t="n">
-        <v>0.04853798822303391</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.007968127490000001</v>
+      </c>
+      <c r="D779" t="inlineStr"/>
       <c r="E779" t="inlineStr">
         <is>
           <t>Reebok Girls SS Dry Fit Crew Shirt with Center Chest Logo</t>
         </is>
       </c>
       <c r="F779" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G779" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H779" t="inlineStr">
         <is>
           <t>B0GWKG3G6H</t>
         </is>
       </c>
     </row>
     <row r="780">
       <c r="A780" t="inlineStr">
         <is>
           <t>196979619517</t>
         </is>
       </c>
       <c r="B780" t="inlineStr">
         <is>
           <t>RBK44319</t>
         </is>
       </c>
       <c r="C780" t="n">
-        <v>0.02631309009334457</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0159362549801</v>
+      </c>
+      <c r="D780" t="inlineStr"/>
       <c r="E780" t="inlineStr">
         <is>
           <t>Reebok Girls SS Dry Fit Crew Shirt with Center Chest Logo</t>
         </is>
       </c>
       <c r="F780" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G780" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H780" t="inlineStr">
         <is>
           <t>B0GWJYSNNQ</t>
         </is>
       </c>
     </row>
     <row r="781">
       <c r="A781" t="inlineStr">
         <is>
           <t>196979619548</t>
         </is>
       </c>
       <c r="B781" t="inlineStr">
         <is>
           <t>RBK44322</t>
         </is>
       </c>
       <c r="C781" t="n">
-        <v>0.03861483136579803</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0278884462151</v>
+      </c>
+      <c r="D781" t="inlineStr"/>
       <c r="E781" t="inlineStr">
         <is>
           <t>Reebok Girls SS Dry Fit Crew Shirt with Center Chest Logo</t>
         </is>
       </c>
       <c r="F781" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G781" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H781" t="inlineStr">
         <is>
           <t>B0GWKF6HX6</t>
         </is>
       </c>
     </row>
     <row r="782">
       <c r="A782" t="inlineStr">
         <is>
           <t>196979619579</t>
         </is>
       </c>
       <c r="B782" t="inlineStr">
         <is>
           <t>RBK44325</t>
         </is>
       </c>
       <c r="C782" t="n">
-        <v>0.05448444926107788</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.1274900398406</v>
+      </c>
+      <c r="D782" t="inlineStr"/>
       <c r="E782" t="inlineStr">
         <is>
           <t>Reebok Girls SS Dry Fit Crew Shirt with Center Chest Logo</t>
         </is>
       </c>
       <c r="F782" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G782" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H782" t="inlineStr">
         <is>
           <t>B0GWKC3JBG</t>
         </is>
       </c>
     </row>
     <row r="783">
       <c r="A783" t="inlineStr">
         <is>
           <t>196979619562</t>
         </is>
       </c>
       <c r="B783" t="inlineStr">
         <is>
           <t>RBK44324</t>
         </is>
       </c>
       <c r="C783" t="n">
-        <v>0.04853798822303391</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.1075697211155</v>
+      </c>
+      <c r="D783" t="inlineStr"/>
       <c r="E783" t="inlineStr">
         <is>
           <t>Reebok Girls SS Dry Fit Crew Shirt with Center Chest Logo</t>
         </is>
       </c>
       <c r="F783" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G783" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H783" t="inlineStr">
         <is>
           <t>B0GWKGN9Q4</t>
         </is>
       </c>
     </row>
     <row r="784">
       <c r="A784" t="inlineStr">
         <is>
           <t>196979619555</t>
         </is>
       </c>
       <c r="B784" t="inlineStr">
         <is>
           <t>RBK44323</t>
         </is>
       </c>
       <c r="C784" t="n">
-        <v>0.02631309009334457</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0478087649402</v>
+      </c>
+      <c r="D784" t="inlineStr"/>
       <c r="E784" t="inlineStr">
         <is>
           <t>Reebok Girls SS Dry Fit Crew Shirt with Center Chest Logo</t>
         </is>
       </c>
       <c r="F784" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G784" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H784" t="inlineStr">
         <is>
           <t>B0GWKCKB93</t>
         </is>
       </c>
     </row>
     <row r="785">
       <c r="A785" t="inlineStr">
         <is>
           <t>196979619586</t>
         </is>
       </c>
       <c r="B785" t="inlineStr">
         <is>
           <t>RBK44326</t>
         </is>
       </c>
       <c r="C785" t="n">
-        <v>0.03861483136579803</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0916334661355</v>
+      </c>
+      <c r="D785" t="inlineStr"/>
       <c r="E785" t="inlineStr">
         <is>
           <t>Reebok Girls SS Dry Fit Crew Shirt with Center Chest Logo</t>
         </is>
       </c>
       <c r="F785" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G785" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H785" t="inlineStr">
         <is>
           <t>B0GWKHGDQW</t>
         </is>
       </c>
     </row>
     <row r="786">
       <c r="A786" t="inlineStr">
         <is>
           <t>196979619616</t>
         </is>
       </c>
       <c r="B786" t="inlineStr">
         <is>
           <t>RBK44329</t>
         </is>
       </c>
       <c r="C786" t="n">
-        <v>0.05448444926107788</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0956175298805</v>
+      </c>
+      <c r="D786" t="inlineStr"/>
       <c r="E786" t="inlineStr">
         <is>
           <t>Reebok Girls SS Dry Fit Crew Shirt with Center Chest Logo</t>
         </is>
       </c>
       <c r="F786" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G786" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H786" t="inlineStr">
         <is>
           <t>B0GWKGN9Q5</t>
         </is>
       </c>
     </row>
     <row r="787">
       <c r="A787" t="inlineStr">
         <is>
           <t>196979619609</t>
         </is>
       </c>
       <c r="B787" t="inlineStr">
         <is>
           <t>RBK44328</t>
         </is>
       </c>
       <c r="C787" t="n">
-        <v>0.04853798822303391</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0199203187251</v>
+      </c>
+      <c r="D787" t="inlineStr"/>
       <c r="E787" t="inlineStr">
         <is>
           <t>Reebok Girls SS Dry Fit Crew Shirt with Center Chest Logo</t>
         </is>
       </c>
       <c r="F787" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G787" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H787" t="inlineStr">
         <is>
           <t>B0GWK7NYXF</t>
         </is>
       </c>
     </row>
     <row r="788">
       <c r="A788" t="inlineStr">
         <is>
           <t>196979619593</t>
         </is>
       </c>
       <c r="B788" t="inlineStr">
         <is>
           <t>RBK44327</t>
         </is>
       </c>
       <c r="C788" t="n">
-        <v>0.02631309009334457</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0119521912351</v>
+      </c>
+      <c r="D788" t="inlineStr"/>
       <c r="E788" t="inlineStr">
         <is>
           <t>Reebok Girls SS Dry Fit Crew Shirt with Center Chest Logo</t>
         </is>
       </c>
       <c r="F788" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G788" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H788" t="inlineStr">
         <is>
           <t>B0GWK9P91M</t>
         </is>
       </c>
     </row>
     <row r="789">
       <c r="A789" t="inlineStr">
         <is>
           <t>196979619623</t>
         </is>
       </c>
       <c r="B789" t="inlineStr">
         <is>
           <t>RBK44330</t>
         </is>
       </c>
       <c r="C789" t="n">
-        <v>0.03861483136579803</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0996015936255</v>
+      </c>
+      <c r="D789" t="inlineStr"/>
       <c r="E789" t="inlineStr">
         <is>
           <t>Reebok Girls SS Dry Fit Crew Shirt with Center Chest Logo</t>
         </is>
       </c>
       <c r="F789" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G789" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H789" t="inlineStr">
         <is>
           <t>B0GWKK9P4T</t>
         </is>
       </c>
     </row>
     <row r="790">
       <c r="A790" t="inlineStr">
         <is>
           <t>196979619654</t>
         </is>
       </c>
       <c r="B790" t="inlineStr">
         <is>
           <t>RBK44333</t>
         </is>
       </c>
       <c r="C790" t="n">
-        <v>0.05448444926107788</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0597609561753</v>
+      </c>
+      <c r="D790" t="inlineStr"/>
       <c r="E790" t="inlineStr">
         <is>
           <t>Reebok Girls SS Dry Fit Crew Shirt with Center Chest Logo</t>
         </is>
       </c>
       <c r="F790" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G790" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H790" t="inlineStr">
         <is>
           <t>B0GWK9GK7C</t>
         </is>
       </c>
     </row>
     <row r="791">
       <c r="A791" t="inlineStr">
         <is>
           <t>196979619647</t>
         </is>
       </c>
       <c r="B791" t="inlineStr">
         <is>
           <t>RBK44332</t>
         </is>
       </c>
       <c r="C791" t="n">
-        <v>0.04853798822303391</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0358565737052</v>
+      </c>
+      <c r="D791" t="inlineStr"/>
       <c r="E791" t="inlineStr">
         <is>
           <t>Reebok Girls SS Dry Fit Crew Shirt with Center Chest Logo</t>
         </is>
       </c>
       <c r="F791" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G791" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H791" t="inlineStr">
         <is>
           <t>B0GWKDVQYD</t>
         </is>
       </c>
     </row>
     <row r="792">
       <c r="A792" t="inlineStr">
         <is>
           <t>196979619630</t>
         </is>
       </c>
       <c r="B792" t="inlineStr">
         <is>
           <t>RBK44331</t>
         </is>
       </c>
       <c r="C792" t="n">
-        <v>0.02631309009334457</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0119521912351</v>
+      </c>
+      <c r="D792" t="inlineStr"/>
       <c r="E792" t="inlineStr">
         <is>
           <t>Reebok Girls SS Dry Fit Crew Shirt with Center Chest Logo</t>
         </is>
       </c>
       <c r="F792" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G792" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H792" t="inlineStr">
         <is>
           <t>B0GWK6587F</t>
         </is>
       </c>
     </row>
     <row r="793">
       <c r="A793" t="inlineStr">
         <is>
           <t>196979619661</t>
         </is>
       </c>
       <c r="B793" t="inlineStr">
         <is>
           <t>RBK44334</t>
         </is>
       </c>
       <c r="C793" t="n">
-        <v>0.03861483136579803</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.06772908366530001</v>
+      </c>
+      <c r="D793" t="inlineStr"/>
       <c r="E793" t="inlineStr">
         <is>
           <t>Reebok Girls SS Dry Fit Crew Shirt with Center Chest Logo</t>
         </is>
       </c>
       <c r="F793" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G793" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H793" t="inlineStr">
         <is>
           <t>B0GWKFWKCY</t>
         </is>
       </c>
     </row>
     <row r="794">
       <c r="A794" t="inlineStr">
         <is>
           <t>196979623293</t>
         </is>
       </c>
       <c r="B794" t="inlineStr">
         <is>
           <t>RBK44697</t>
         </is>
       </c>
       <c r="C794" t="n">
-        <v>0.05448444926107788</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0143369175627</v>
+      </c>
+      <c r="D794" t="inlineStr"/>
       <c r="E794" t="inlineStr">
         <is>
           <t>Reebok Girls SS Dry Fit Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F794" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G794" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H794" t="inlineStr">
         <is>
           <t>B0GWKDBTCZ</t>
         </is>
       </c>
     </row>
     <row r="795">
       <c r="A795" t="inlineStr">
         <is>
           <t>196979623286</t>
         </is>
       </c>
       <c r="B795" t="inlineStr">
         <is>
           <t>RBK44696</t>
         </is>
       </c>
       <c r="C795" t="n">
-        <v>0.04853798822303391</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0035842293907</v>
+      </c>
+      <c r="D795" t="inlineStr"/>
       <c r="E795" t="inlineStr">
         <is>
           <t>Reebok Girls SS Dry Fit Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F795" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G795" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H795" t="inlineStr">
         <is>
           <t>B0GWKFY7LM</t>
         </is>
       </c>
     </row>
     <row r="796">
       <c r="A796" t="inlineStr">
         <is>
           <t>196979623279</t>
         </is>
       </c>
       <c r="B796" t="inlineStr">
         <is>
           <t>RBK44695</t>
         </is>
       </c>
       <c r="C796" t="n">
-        <v>0.02631309009334457</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0017921146953</v>
+      </c>
+      <c r="D796" t="inlineStr"/>
       <c r="E796" t="inlineStr">
         <is>
           <t>Reebok Girls SS Dry Fit Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F796" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G796" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H796" t="inlineStr">
         <is>
           <t>B0GWKC1Y4G</t>
         </is>
       </c>
     </row>
     <row r="797">
       <c r="A797" t="inlineStr">
         <is>
           <t>196979623309</t>
         </is>
       </c>
       <c r="B797" t="inlineStr">
         <is>
           <t>RBK44698</t>
         </is>
       </c>
       <c r="C797" t="n">
-        <v>0.03861483136579803</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0125448028674</v>
+      </c>
+      <c r="D797" t="inlineStr"/>
       <c r="E797" t="inlineStr">
         <is>
           <t>Reebok Girls SS Dry Fit Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F797" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G797" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H797" t="inlineStr">
         <is>
           <t>B0GWK8R76R</t>
         </is>
       </c>
     </row>
     <row r="798">
       <c r="A798" t="inlineStr">
         <is>
           <t>196979623330</t>
         </is>
       </c>
       <c r="B798" t="inlineStr">
         <is>
           <t>RBK44701</t>
         </is>
       </c>
       <c r="C798" t="n">
-        <v>0.05448444926107788</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0250896057348</v>
+      </c>
+      <c r="D798" t="inlineStr"/>
       <c r="E798" t="inlineStr">
         <is>
           <t>Reebok Girls SS Dry Fit Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F798" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G798" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H798" t="inlineStr">
         <is>
           <t>B0GWK677B7</t>
         </is>
       </c>
     </row>
     <row r="799">
       <c r="A799" t="inlineStr">
         <is>
           <t>196979623323</t>
         </is>
       </c>
       <c r="B799" t="inlineStr">
         <is>
           <t>RBK44700</t>
         </is>
       </c>
       <c r="C799" t="n">
-        <v>0.04853798822303391</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0071684587814</v>
+      </c>
+      <c r="D799" t="inlineStr"/>
       <c r="E799" t="inlineStr">
         <is>
           <t>Reebok Girls SS Dry Fit Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F799" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G799" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H799" t="inlineStr">
         <is>
           <t>B0GWK5H36G</t>
         </is>
       </c>
     </row>
     <row r="800">
       <c r="A800" t="inlineStr">
         <is>
           <t>196979623316</t>
         </is>
       </c>
       <c r="B800" t="inlineStr">
         <is>
           <t>RBK44699</t>
         </is>
       </c>
       <c r="C800" t="n">
-        <v>0.02631309009334457</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0017921146953</v>
+      </c>
+      <c r="D800" t="inlineStr"/>
       <c r="E800" t="inlineStr">
         <is>
           <t>Reebok Girls SS Dry Fit Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F800" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G800" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H800" t="inlineStr">
         <is>
           <t>B0GWKDNFF2</t>
         </is>
       </c>
     </row>
     <row r="801">
       <c r="A801" t="inlineStr">
         <is>
           <t>196979623347</t>
         </is>
       </c>
       <c r="B801" t="inlineStr">
         <is>
           <t>RBK44702</t>
         </is>
       </c>
       <c r="C801" t="n">
-        <v>0.03861483136579803</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0250896057348</v>
+      </c>
+      <c r="D801" t="inlineStr"/>
       <c r="E801" t="inlineStr">
         <is>
           <t>Reebok Girls SS Dry Fit Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F801" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G801" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H801" t="inlineStr">
         <is>
           <t>B0GWK6K6KS</t>
         </is>
       </c>
     </row>
     <row r="802">
       <c r="A802" t="inlineStr">
         <is>
           <t>196979623378</t>
         </is>
       </c>
       <c r="B802" t="inlineStr">
         <is>
           <t>RBK44705</t>
         </is>
       </c>
       <c r="C802" t="n">
-        <v>0.05448444926107788</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0304659498208</v>
+      </c>
+      <c r="D802" t="inlineStr"/>
       <c r="E802" t="inlineStr">
         <is>
           <t>Reebok Girls SS Dry Fit Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F802" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G802" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H802" t="inlineStr">
         <is>
           <t>B0GWKCYQWQ</t>
         </is>
       </c>
     </row>
     <row r="803">
       <c r="A803" t="inlineStr">
         <is>
           <t>196979623361</t>
         </is>
       </c>
       <c r="B803" t="inlineStr">
         <is>
           <t>RBK44704</t>
         </is>
       </c>
       <c r="C803" t="n">
-        <v>0.04853798822303391</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0089605734767</v>
+      </c>
+      <c r="D803" t="inlineStr"/>
       <c r="E803" t="inlineStr">
         <is>
           <t>Reebok Girls SS Dry Fit Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F803" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G803" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H803" t="inlineStr">
         <is>
           <t>B0GWKHRC5W</t>
         </is>
       </c>
     </row>
     <row r="804">
       <c r="A804" t="inlineStr">
         <is>
           <t>196979623354</t>
         </is>
       </c>
       <c r="B804" t="inlineStr">
         <is>
           <t>RBK44703</t>
         </is>
       </c>
       <c r="C804" t="n">
-        <v>0.02631309009334457</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0035842293907</v>
+      </c>
+      <c r="D804" t="inlineStr"/>
       <c r="E804" t="inlineStr">
         <is>
           <t>Reebok Girls SS Dry Fit Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F804" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G804" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H804" t="inlineStr">
         <is>
           <t>B0GWK4BS4B</t>
         </is>
       </c>
     </row>
     <row r="805">
       <c r="A805" t="inlineStr">
         <is>
           <t>196979623385</t>
         </is>
       </c>
       <c r="B805" t="inlineStr">
         <is>
           <t>RBK44706</t>
         </is>
       </c>
       <c r="C805" t="n">
-        <v>0.03861483136579803</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0215053763441</v>
+      </c>
+      <c r="D805" t="inlineStr"/>
       <c r="E805" t="inlineStr">
         <is>
           <t>Reebok Girls SS Dry Fit Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F805" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G805" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H805" t="inlineStr">
         <is>
           <t>B0GWKGJ252</t>
         </is>
       </c>
     </row>
     <row r="806">
       <c r="A806" t="inlineStr">
         <is>
           <t>196979623415</t>
         </is>
       </c>
       <c r="B806" t="inlineStr">
         <is>
           <t>RBK44709</t>
         </is>
       </c>
       <c r="C806" t="n">
-        <v>0.05448444926107788</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0752688172043</v>
+      </c>
+      <c r="D806" t="inlineStr"/>
       <c r="E806" t="inlineStr">
         <is>
           <t>Reebok Girls SS Dry Fit Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F806" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G806" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H806" t="inlineStr">
         <is>
           <t>B0GWKDRNHR</t>
         </is>
       </c>
     </row>
     <row r="807">
       <c r="A807" t="inlineStr">
         <is>
           <t>196979623408</t>
         </is>
       </c>
       <c r="B807" t="inlineStr">
         <is>
           <t>RBK44708</t>
         </is>
       </c>
       <c r="C807" t="n">
-        <v>0.04853798822303391</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0412186379928</v>
+      </c>
+      <c r="D807" t="inlineStr"/>
       <c r="E807" t="inlineStr">
         <is>
           <t>Reebok Girls SS Dry Fit Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F807" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G807" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H807" t="inlineStr">
         <is>
           <t>B0GWK9S2TT</t>
         </is>
       </c>
     </row>
     <row r="808">
       <c r="A808" t="inlineStr">
         <is>
           <t>196979623392</t>
         </is>
       </c>
       <c r="B808" t="inlineStr">
         <is>
           <t>RBK44707</t>
         </is>
       </c>
       <c r="C808" t="n">
-        <v>0.02631309009334457</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0322580645161</v>
+      </c>
+      <c r="D808" t="inlineStr"/>
       <c r="E808" t="inlineStr">
         <is>
           <t>Reebok Girls SS Dry Fit Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F808" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G808" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H808" t="inlineStr">
         <is>
           <t>B0GWK8CJ2T</t>
         </is>
       </c>
     </row>
     <row r="809">
       <c r="A809" t="inlineStr">
         <is>
           <t>196979623422</t>
         </is>
       </c>
       <c r="B809" t="inlineStr">
         <is>
           <t>RBK44710</t>
         </is>
       </c>
       <c r="C809" t="n">
-        <v>0.03861483136579803</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0573476702509</v>
+      </c>
+      <c r="D809" t="inlineStr"/>
       <c r="E809" t="inlineStr">
         <is>
           <t>Reebok Girls SS Dry Fit Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F809" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G809" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H809" t="inlineStr">
         <is>
           <t>B0GWKG9Z76</t>
         </is>
       </c>
     </row>
     <row r="810">
       <c r="A810" t="inlineStr">
         <is>
           <t>196979623453</t>
         </is>
       </c>
       <c r="B810" t="inlineStr">
         <is>
           <t>RBK44713</t>
         </is>
       </c>
       <c r="C810" t="n">
-        <v>0.05448444926107788</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0985663082437</v>
+      </c>
+      <c r="D810" t="inlineStr"/>
       <c r="E810" t="inlineStr">
         <is>
           <t>Reebok Girls SS Dry Fit Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F810" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G810" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H810" t="inlineStr">
         <is>
           <t>B0GWK9S2TV</t>
         </is>
       </c>
     </row>
     <row r="811">
       <c r="A811" t="inlineStr">
         <is>
           <t>196979623446</t>
         </is>
       </c>
       <c r="B811" t="inlineStr">
         <is>
           <t>RBK44712</t>
         </is>
       </c>
       <c r="C811" t="n">
-        <v>0.04853798822303391</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0358422939068</v>
+      </c>
+      <c r="D811" t="inlineStr"/>
       <c r="E811" t="inlineStr">
         <is>
           <t>Reebok Girls SS Dry Fit Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F811" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G811" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H811" t="inlineStr">
         <is>
           <t>B0GWK5QCHB</t>
         </is>
       </c>
     </row>
     <row r="812">
       <c r="A812" t="inlineStr">
         <is>
           <t>196979623439</t>
         </is>
       </c>
       <c r="B812" t="inlineStr">
         <is>
           <t>RBK44711</t>
         </is>
       </c>
       <c r="C812" t="n">
-        <v>0.02631309009334457</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0125448028674</v>
+      </c>
+      <c r="D812" t="inlineStr"/>
       <c r="E812" t="inlineStr">
         <is>
           <t>Reebok Girls SS Dry Fit Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F812" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G812" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H812" t="inlineStr">
         <is>
           <t>B0GWKK9HRR</t>
         </is>
       </c>
     </row>
     <row r="813">
       <c r="A813" t="inlineStr">
         <is>
           <t>196979623460</t>
         </is>
       </c>
       <c r="B813" t="inlineStr">
         <is>
           <t>RBK44714</t>
         </is>
       </c>
       <c r="C813" t="n">
-        <v>0.03861483136579803</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.06989247311830001</v>
+      </c>
+      <c r="D813" t="inlineStr"/>
       <c r="E813" t="inlineStr">
         <is>
           <t>Reebok Girls SS Dry Fit Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F813" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G813" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H813" t="inlineStr">
         <is>
           <t>B0GWK4LFHS</t>
         </is>
       </c>
     </row>
     <row r="814">
       <c r="A814" t="inlineStr">
         <is>
           <t>196979623491</t>
         </is>
       </c>
       <c r="B814" t="inlineStr">
         <is>
           <t>RBK44717</t>
         </is>
       </c>
       <c r="C814" t="n">
-        <v>0.05448444926107788</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.1397849462366</v>
+      </c>
+      <c r="D814" t="inlineStr"/>
       <c r="E814" t="inlineStr">
         <is>
           <t>Reebok Girls SS Dry Fit Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F814" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G814" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H814" t="inlineStr">
         <is>
           <t>B0GWKB9KBZ</t>
         </is>
       </c>
     </row>
     <row r="815">
       <c r="A815" t="inlineStr">
         <is>
           <t>196979623484</t>
         </is>
       </c>
       <c r="B815" t="inlineStr">
         <is>
           <t>RBK44716</t>
         </is>
       </c>
       <c r="C815" t="n">
-        <v>0.04853798822303391</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.1290322580645</v>
+      </c>
+      <c r="D815" t="inlineStr"/>
       <c r="E815" t="inlineStr">
         <is>
           <t>Reebok Girls SS Dry Fit Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F815" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G815" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H815" t="inlineStr">
         <is>
           <t>B0GWK4F4HG</t>
         </is>
       </c>
     </row>
     <row r="816">
       <c r="A816" t="inlineStr">
         <is>
           <t>196979623477</t>
         </is>
       </c>
       <c r="B816" t="inlineStr">
         <is>
           <t>RBK44715</t>
         </is>
       </c>
       <c r="C816" t="n">
-        <v>0.02631309009334457</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.0448028673835</v>
+      </c>
+      <c r="D816" t="inlineStr"/>
       <c r="E816" t="inlineStr">
         <is>
           <t>Reebok Girls SS Dry Fit Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F816" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G816" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H816" t="inlineStr">
         <is>
           <t>B0GWKK3M18</t>
         </is>
       </c>
     </row>
     <row r="817">
       <c r="A817" t="inlineStr">
         <is>
           <t>196979623507</t>
         </is>
       </c>
       <c r="B817" t="inlineStr">
         <is>
           <t>RBK44718</t>
         </is>
       </c>
       <c r="C817" t="n">
-        <v>0.03861483136579803</v>
-[...5 lines deleted...]
-      </c>
+        <v>0.1075268817204</v>
+      </c>
+      <c r="D817" t="inlineStr"/>
       <c r="E817" t="inlineStr">
         <is>
           <t>Reebok Girls SS Dry Fit Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F817" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G817" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H817" t="inlineStr">
         <is>
           <t>B0GWK9WDZF</t>
         </is>
       </c>
     </row>
     <row r="818">
       <c r="A818" t="inlineStr">
         <is>
           <t>196979622814</t>
         </is>
       </c>
       <c r="B818" t="inlineStr">
         <is>
           <t>RBK44649</t>
         </is>
       </c>
       <c r="C818" t="n">
-        <v>0.05448444926107788</v>
+        <v>0.0544844492611</v>
       </c>
       <c r="D818" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E818" t="inlineStr">
         <is>
           <t>Reebok Girls SS Mesh Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F818" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G818" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H818" t="inlineStr">
         <is>
           <t>B0GWNGX9DF</t>
         </is>
       </c>
     </row>
     <row r="819">
       <c r="A819" t="inlineStr">
         <is>
           <t>196979622807</t>
         </is>
       </c>
       <c r="B819" t="inlineStr">
         <is>
           <t>RBK44648</t>
         </is>
       </c>
       <c r="C819" t="n">
-        <v>0.04853798822303391</v>
+        <v>0.048537988223</v>
       </c>
       <c r="D819" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E819" t="inlineStr">
         <is>
           <t>Reebok Girls SS Mesh Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F819" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G819" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H819" t="inlineStr">
         <is>
           <t>B0GWNFFMGF</t>
         </is>
       </c>
     </row>
     <row r="820">
       <c r="A820" t="inlineStr">
         <is>
           <t>196979622791</t>
         </is>
       </c>
       <c r="B820" t="inlineStr">
         <is>
           <t>RBK44647</t>
         </is>
       </c>
       <c r="C820" t="n">
-        <v>0.02631309009334457</v>
+        <v>0.0263130900933</v>
       </c>
       <c r="D820" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E820" t="inlineStr">
         <is>
           <t>Reebok Girls SS Mesh Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F820" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G820" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H820" t="inlineStr">
         <is>
           <t>B0GWNFK8K9</t>
         </is>
       </c>
     </row>
     <row r="821">
       <c r="A821" t="inlineStr">
         <is>
           <t>196979622821</t>
         </is>
       </c>
       <c r="B821" t="inlineStr">
         <is>
           <t>RBK44650</t>
         </is>
       </c>
       <c r="C821" t="n">
-        <v>0.03861483136579803</v>
+        <v>0.0386148313658</v>
       </c>
       <c r="D821" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E821" t="inlineStr">
         <is>
           <t>Reebok Girls SS Mesh Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F821" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G821" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H821" t="inlineStr">
         <is>
           <t>B0GWNDWF5C</t>
         </is>
       </c>
     </row>
     <row r="822">
       <c r="A822" t="inlineStr">
         <is>
           <t>196979622852</t>
         </is>
       </c>
       <c r="B822" t="inlineStr">
         <is>
           <t>RBK44653</t>
         </is>
       </c>
       <c r="C822" t="n">
-        <v>0.05448444926107788</v>
+        <v>0.0544844492611</v>
       </c>
       <c r="D822" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E822" t="inlineStr">
         <is>
           <t>Reebok Girls SS Mesh Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F822" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G822" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H822" t="inlineStr">
         <is>
           <t>B0GWN61ZYC</t>
         </is>
       </c>
     </row>
     <row r="823">
       <c r="A823" t="inlineStr">
         <is>
           <t>196979622845</t>
         </is>
       </c>
       <c r="B823" t="inlineStr">
         <is>
           <t>RBK44652</t>
         </is>
       </c>
       <c r="C823" t="n">
-        <v>0.04853798822303391</v>
+        <v>0.048537988223</v>
       </c>
       <c r="D823" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E823" t="inlineStr">
         <is>
           <t>Reebok Girls SS Mesh Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F823" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G823" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H823" t="inlineStr">
         <is>
           <t>B0GWNJP8LK</t>
         </is>
       </c>
     </row>
     <row r="824">
       <c r="A824" t="inlineStr">
         <is>
           <t>196979622838</t>
         </is>
       </c>
       <c r="B824" t="inlineStr">
         <is>
           <t>RBK44651</t>
         </is>
       </c>
       <c r="C824" t="n">
-        <v>0.02631309009334457</v>
+        <v>0.0263130900933</v>
       </c>
       <c r="D824" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E824" t="inlineStr">
         <is>
           <t>Reebok Girls SS Mesh Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F824" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G824" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H824" t="inlineStr">
         <is>
           <t>B0GWNNYT3P</t>
         </is>
       </c>
     </row>
     <row r="825">
       <c r="A825" t="inlineStr">
         <is>
           <t>196979622869</t>
         </is>
       </c>
       <c r="B825" t="inlineStr">
         <is>
           <t>RBK44654</t>
         </is>
       </c>
       <c r="C825" t="n">
-        <v>0.03861483136579803</v>
+        <v>0.0386148313658</v>
       </c>
       <c r="D825" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E825" t="inlineStr">
         <is>
           <t>Reebok Girls SS Mesh Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F825" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G825" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H825" t="inlineStr">
         <is>
           <t>B0GWNGF16Y</t>
         </is>
       </c>
     </row>
     <row r="826">
       <c r="A826" t="inlineStr">
         <is>
           <t>196979622890</t>
         </is>
       </c>
       <c r="B826" t="inlineStr">
         <is>
           <t>RBK44657</t>
         </is>
       </c>
       <c r="C826" t="n">
-        <v>0.05448444926107788</v>
+        <v>0.0544844492611</v>
       </c>
       <c r="D826" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E826" t="inlineStr">
         <is>
           <t>Reebok Girls SS Mesh Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F826" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G826" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H826" t="inlineStr">
         <is>
           <t>B0GWNFCZMH</t>
         </is>
       </c>
     </row>
     <row r="827">
       <c r="A827" t="inlineStr">
         <is>
           <t>196979622883</t>
         </is>
       </c>
       <c r="B827" t="inlineStr">
         <is>
           <t>RBK44656</t>
         </is>
       </c>
       <c r="C827" t="n">
-        <v>0.04853798822303391</v>
+        <v>0.048537988223</v>
       </c>
       <c r="D827" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E827" t="inlineStr">
         <is>
           <t>Reebok Girls SS Mesh Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F827" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G827" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H827" t="inlineStr">
         <is>
           <t>B0GWNF8PSC</t>
         </is>
       </c>
     </row>
     <row r="828">
       <c r="A828" t="inlineStr">
         <is>
           <t>196979622876</t>
         </is>
       </c>
       <c r="B828" t="inlineStr">
         <is>
           <t>RBK44655</t>
         </is>
       </c>
       <c r="C828" t="n">
-        <v>0.02631309009334457</v>
+        <v>0.0263130900933</v>
       </c>
       <c r="D828" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E828" t="inlineStr">
         <is>
           <t>Reebok Girls SS Mesh Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F828" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G828" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H828" t="inlineStr">
         <is>
           <t>B0GWNB2DW3</t>
         </is>
       </c>
     </row>
     <row r="829">
       <c r="A829" t="inlineStr">
         <is>
           <t>196979622906</t>
         </is>
       </c>
       <c r="B829" t="inlineStr">
         <is>
           <t>RBK44658</t>
         </is>
       </c>
       <c r="C829" t="n">
-        <v>0.03861483136579803</v>
+        <v>0.0386148313658</v>
       </c>
       <c r="D829" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E829" t="inlineStr">
         <is>
           <t>Reebok Girls SS Mesh Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F829" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G829" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H829" t="inlineStr">
         <is>
           <t>B0GWNJR5GP</t>
         </is>
       </c>
     </row>
     <row r="830">
       <c r="A830" t="inlineStr">
         <is>
           <t>196979622937</t>
         </is>
       </c>
       <c r="B830" t="inlineStr">
         <is>
           <t>RBK44661</t>
         </is>
       </c>
       <c r="C830" t="n">
-        <v>0.05448444926107788</v>
+        <v>0.0544844492611</v>
       </c>
       <c r="D830" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E830" t="inlineStr">
         <is>
           <t>Reebok Girls SS Mesh Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F830" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G830" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H830" t="inlineStr">
         <is>
           <t>B0GWNGSRYJ</t>
         </is>
       </c>
     </row>
     <row r="831">
       <c r="A831" t="inlineStr">
         <is>
           <t>196979622920</t>
         </is>
       </c>
       <c r="B831" t="inlineStr">
         <is>
           <t>RBK44660</t>
         </is>
       </c>
       <c r="C831" t="n">
-        <v>0.04853798822303391</v>
+        <v>0.048537988223</v>
       </c>
       <c r="D831" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E831" t="inlineStr">
         <is>
           <t>Reebok Girls SS Mesh Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F831" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G831" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H831" t="inlineStr">
         <is>
           <t>B0GWN98Y9P</t>
         </is>
       </c>
     </row>
     <row r="832">
       <c r="A832" t="inlineStr">
         <is>
           <t>196979622913</t>
         </is>
       </c>
       <c r="B832" t="inlineStr">
         <is>
           <t>RBK44659</t>
         </is>
       </c>
       <c r="C832" t="n">
-        <v>0.02631309009334457</v>
+        <v>0.0263130900933</v>
       </c>
       <c r="D832" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E832" t="inlineStr">
         <is>
           <t>Reebok Girls SS Mesh Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F832" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G832" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H832" t="inlineStr">
         <is>
           <t>B0GWNDK3DB</t>
         </is>
       </c>
     </row>
     <row r="833">
       <c r="A833" t="inlineStr">
         <is>
           <t>196979622944</t>
         </is>
       </c>
       <c r="B833" t="inlineStr">
         <is>
           <t>RBK44662</t>
         </is>
       </c>
       <c r="C833" t="n">
-        <v>0.03861483136579803</v>
+        <v>0.0386148313658</v>
       </c>
       <c r="D833" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E833" t="inlineStr">
         <is>
           <t>Reebok Girls SS Mesh Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F833" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G833" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H833" t="inlineStr">
         <is>
           <t>B0GWNHLYRR</t>
         </is>
       </c>
     </row>
     <row r="834">
       <c r="A834" t="inlineStr">
         <is>
           <t>196979622975</t>
         </is>
       </c>
       <c r="B834" t="inlineStr">
         <is>
           <t>RBK44665</t>
         </is>
       </c>
       <c r="C834" t="n">
-        <v>0.05448444926107788</v>
+        <v>0.0544844492611</v>
       </c>
       <c r="D834" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E834" t="inlineStr">
         <is>
           <t>Reebok Girls SS Mesh Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F834" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G834" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H834" t="inlineStr">
         <is>
           <t>B0GWN68BNW</t>
         </is>
       </c>
     </row>
     <row r="835">
       <c r="A835" t="inlineStr">
         <is>
           <t>196979622968</t>
         </is>
       </c>
       <c r="B835" t="inlineStr">
         <is>
           <t>RBK44664</t>
         </is>
       </c>
       <c r="C835" t="n">
-        <v>0.04853798822303391</v>
+        <v>0.048537988223</v>
       </c>
       <c r="D835" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E835" t="inlineStr">
         <is>
           <t>Reebok Girls SS Mesh Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F835" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G835" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H835" t="inlineStr">
         <is>
           <t>B0GWNBG1XF</t>
         </is>
       </c>
     </row>
     <row r="836">
       <c r="A836" t="inlineStr">
         <is>
           <t>196979622951</t>
         </is>
       </c>
       <c r="B836" t="inlineStr">
         <is>
           <t>RBK44663</t>
         </is>
       </c>
       <c r="C836" t="n">
-        <v>0.02631309009334457</v>
+        <v>0.0263130900933</v>
       </c>
       <c r="D836" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E836" t="inlineStr">
         <is>
           <t>Reebok Girls SS Mesh Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F836" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G836" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H836" t="inlineStr">
         <is>
           <t>B0GWNCYPM2</t>
         </is>
       </c>
     </row>
     <row r="837">
       <c r="A837" t="inlineStr">
         <is>
           <t>196979622982</t>
         </is>
       </c>
       <c r="B837" t="inlineStr">
         <is>
           <t>RBK44666</t>
         </is>
       </c>
       <c r="C837" t="n">
-        <v>0.03861483136579803</v>
+        <v>0.0386148313658</v>
       </c>
       <c r="D837" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E837" t="inlineStr">
         <is>
           <t>Reebok Girls SS Mesh Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F837" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G837" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H837" t="inlineStr">
         <is>
           <t>B0GWN5TJG1</t>
         </is>
       </c>
     </row>
     <row r="838">
       <c r="A838" t="inlineStr">
         <is>
           <t>196979623019</t>
         </is>
       </c>
       <c r="B838" t="inlineStr">
         <is>
           <t>RBK44669</t>
         </is>
       </c>
       <c r="C838" t="n">
-        <v>0.05448444926107788</v>
+        <v>0.0544844492611</v>
       </c>
       <c r="D838" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E838" t="inlineStr">
         <is>
           <t>Reebok Girls SS Mesh Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F838" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G838" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H838" t="inlineStr">
         <is>
           <t>B0GWNDV952</t>
         </is>
       </c>
     </row>
     <row r="839">
       <c r="A839" t="inlineStr">
         <is>
           <t>196979623002</t>
         </is>
       </c>
       <c r="B839" t="inlineStr">
         <is>
           <t>RBK44668</t>
         </is>
       </c>
       <c r="C839" t="n">
-        <v>0.04853798822303391</v>
+        <v>0.048537988223</v>
       </c>
       <c r="D839" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E839" t="inlineStr">
         <is>
           <t>Reebok Girls SS Mesh Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F839" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G839" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H839" t="inlineStr">
         <is>
           <t>B0GWND6NXQ</t>
         </is>
       </c>
     </row>
     <row r="840">
       <c r="A840" t="inlineStr">
         <is>
           <t>196979622999</t>
         </is>
       </c>
       <c r="B840" t="inlineStr">
         <is>
           <t>RBK44667</t>
         </is>
       </c>
       <c r="C840" t="n">
-        <v>0.02631309009334457</v>
+        <v>0.0263130900933</v>
       </c>
       <c r="D840" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E840" t="inlineStr">
         <is>
           <t>Reebok Girls SS Mesh Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F840" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G840" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H840" t="inlineStr">
         <is>
           <t>B0GWNDZQW7</t>
         </is>
       </c>
     </row>
     <row r="841">
       <c r="A841" t="inlineStr">
         <is>
           <t>196979623026</t>
         </is>
       </c>
       <c r="B841" t="inlineStr">
         <is>
           <t>RBK44670</t>
         </is>
       </c>
       <c r="C841" t="n">
-        <v>0.03861483136579803</v>
+        <v>0.0386148313658</v>
       </c>
       <c r="D841" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E841" t="inlineStr">
         <is>
           <t>Reebok Girls SS Mesh Crew Shirt with Left Chest Logo</t>
         </is>
       </c>
       <c r="F841" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G841" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H841" t="inlineStr">
         <is>
           <t>B0GWNPM9JZ</t>
         </is>
       </c>
     </row>
     <row r="842">
       <c r="A842" t="inlineStr">
         <is>
           <t>196979620179</t>
         </is>
       </c>
       <c r="B842" t="inlineStr">
         <is>
           <t>RBK44385</t>
         </is>
       </c>
       <c r="C842" t="n">
-        <v>0.05193186539260491</v>
+        <v>0.0519318653926</v>
       </c>
       <c r="D842" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E842" t="inlineStr">
         <is>
           <t>Reebok Girls SS Rashguard with Left Chest Logo</t>
         </is>
       </c>
       <c r="F842" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G842" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H842" t="inlineStr">
         <is>
           <t>B0GWNJFC56</t>
         </is>
       </c>
     </row>
     <row r="843">
       <c r="A843" t="inlineStr">
         <is>
           <t>196979620162</t>
         </is>
       </c>
       <c r="B843" t="inlineStr">
         <is>
           <t>RBK44384</t>
         </is>
       </c>
       <c r="C843" t="n">
-        <v>0.04731569957992892</v>
+        <v>0.0473156995799</v>
       </c>
       <c r="D843" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E843" t="inlineStr">
         <is>
           <t>Reebok Girls SS Rashguard with Left Chest Logo</t>
         </is>
       </c>
       <c r="F843" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G843" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H843" t="inlineStr">
         <is>
           <t>B0GWNJCN2P</t>
         </is>
       </c>
     </row>
     <row r="844">
       <c r="A844" t="inlineStr">
         <is>
           <t>196979620155</t>
         </is>
       </c>
       <c r="B844" t="inlineStr">
         <is>
           <t>RBK44383</t>
         </is>
       </c>
       <c r="C844" t="n">
-        <v>0.03577528504823894</v>
+        <v>0.0357752850482</v>
       </c>
       <c r="D844" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E844" t="inlineStr">
         <is>
           <t>Reebok Girls SS Rashguard with Left Chest Logo</t>
         </is>
       </c>
       <c r="F844" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G844" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H844" t="inlineStr">
         <is>
           <t>B0GWNF25JQ</t>
         </is>
       </c>
     </row>
     <row r="845">
       <c r="A845" t="inlineStr">
         <is>
           <t>196979620186</t>
         </is>
       </c>
       <c r="B845" t="inlineStr">
         <is>
           <t>RBK44386</t>
         </is>
       </c>
       <c r="C845" t="n">
-        <v>0.03346720214190094</v>
+        <v>0.0334672021419</v>
       </c>
       <c r="D845" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E845" t="inlineStr">
         <is>
           <t>Reebok Girls SS Rashguard with Left Chest Logo</t>
         </is>
       </c>
       <c r="F845" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="G845" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H845" t="inlineStr">
         <is>
           <t>B0GWNF51K7</t>
         </is>
       </c>
     </row>
     <row r="846">
       <c r="A846" t="inlineStr">
         <is>
           <t>196979620216</t>
         </is>
       </c>
       <c r="B846" t="inlineStr">
         <is>
           <t>RBK44389</t>
         </is>
       </c>
       <c r="C846" t="n">
-        <v>0.05193186539260491</v>
+        <v>0.0519318653926</v>
       </c>
       <c r="D846" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E846" t="inlineStr">
         <is>
           <t>Reebok Girls SS Rashguard with Left Chest Logo</t>
         </is>
       </c>
       <c r="F846" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G846" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H846" t="inlineStr">
         <is>
           <t>B0GWNGLYRB</t>
         </is>
       </c>
     </row>
     <row r="847">
       <c r="A847" t="inlineStr">
         <is>
           <t>196979620209</t>
         </is>
       </c>
       <c r="B847" t="inlineStr">
         <is>
           <t>RBK44388</t>
         </is>
       </c>
       <c r="C847" t="n">
-        <v>0.04731569957992892</v>
+        <v>0.0473156995799</v>
       </c>
       <c r="D847" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E847" t="inlineStr">
         <is>
           <t>Reebok Girls SS Rashguard with Left Chest Logo</t>
         </is>
       </c>
       <c r="F847" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G847" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H847" t="inlineStr">
         <is>
           <t>B0GWN22D88</t>
         </is>
       </c>
     </row>
     <row r="848">
       <c r="A848" t="inlineStr">
         <is>
           <t>196979620193</t>
         </is>
       </c>
       <c r="B848" t="inlineStr">
         <is>
           <t>RBK44387</t>
         </is>
       </c>
       <c r="C848" t="n">
-        <v>0.03577528504823894</v>
+        <v>0.0357752850482</v>
       </c>
       <c r="D848" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E848" t="inlineStr">
         <is>
           <t>Reebok Girls SS Rashguard with Left Chest Logo</t>
         </is>
       </c>
       <c r="F848" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G848" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H848" t="inlineStr">
         <is>
           <t>B0GWNGN722</t>
         </is>
       </c>
     </row>
     <row r="849">
       <c r="A849" t="inlineStr">
         <is>
           <t>196979620223</t>
         </is>
       </c>
       <c r="B849" t="inlineStr">
         <is>
           <t>RBK44390</t>
         </is>
       </c>
       <c r="C849" t="n">
-        <v>0.03346720214190094</v>
+        <v>0.0334672021419</v>
       </c>
       <c r="D849" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E849" t="inlineStr">
         <is>
           <t>Reebok Girls SS Rashguard with Left Chest Logo</t>
         </is>
       </c>
       <c r="F849" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
       <c r="G849" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H849" t="inlineStr">
         <is>
           <t>B0GWN6QCH7</t>
         </is>
       </c>
     </row>
     <row r="850">
       <c r="A850" t="inlineStr">
         <is>
           <t>196979620254</t>
         </is>
       </c>
       <c r="B850" t="inlineStr">
         <is>
           <t>RBK44393</t>
         </is>
       </c>
       <c r="C850" t="n">
-        <v>0.05193186539260491</v>
+        <v>0.0519318653926</v>
       </c>
       <c r="D850" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E850" t="inlineStr">
         <is>
           <t>Reebok Girls SS Rashguard with Left Chest Logo</t>
         </is>
       </c>
       <c r="F850" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G850" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H850" t="inlineStr">
         <is>
           <t>B0GWNJLQ2P</t>
         </is>
       </c>
     </row>
     <row r="851">
       <c r="A851" t="inlineStr">
         <is>
           <t>196979620247</t>
         </is>
       </c>
       <c r="B851" t="inlineStr">
         <is>
           <t>RBK44392</t>
         </is>
       </c>
       <c r="C851" t="n">
-        <v>0.04731569957992892</v>
+        <v>0.0473156995799</v>
       </c>
       <c r="D851" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E851" t="inlineStr">
         <is>
           <t>Reebok Girls SS Rashguard with Left Chest Logo</t>
         </is>
       </c>
       <c r="F851" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G851" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H851" t="inlineStr">
         <is>
           <t>B0GWNHQ1XQ</t>
         </is>
       </c>
     </row>
     <row r="852">
       <c r="A852" t="inlineStr">
         <is>
           <t>196979620230</t>
         </is>
       </c>
       <c r="B852" t="inlineStr">
         <is>
           <t>RBK44391</t>
         </is>
       </c>
       <c r="C852" t="n">
-        <v>0.03577528504823894</v>
+        <v>0.0357752850482</v>
       </c>
       <c r="D852" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E852" t="inlineStr">
         <is>
           <t>Reebok Girls SS Rashguard with Left Chest Logo</t>
         </is>
       </c>
       <c r="F852" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G852" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H852" t="inlineStr">
         <is>
           <t>B0GWNGQNRR</t>
         </is>
       </c>
     </row>
     <row r="853">
       <c r="A853" t="inlineStr">
         <is>
           <t>196979620261</t>
         </is>
       </c>
       <c r="B853" t="inlineStr">
         <is>
           <t>RBK44394</t>
         </is>
       </c>
       <c r="C853" t="n">
-        <v>0.03346720214190094</v>
+        <v>0.0334672021419</v>
       </c>
       <c r="D853" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E853" t="inlineStr">
         <is>
           <t>Reebok Girls SS Rashguard with Left Chest Logo</t>
         </is>
       </c>
       <c r="F853" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
       <c r="G853" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H853" t="inlineStr">
         <is>
           <t>B0GWND9GFD</t>
         </is>
       </c>
     </row>
     <row r="854">
       <c r="A854" t="inlineStr">
         <is>
           <t>196979620292</t>
         </is>
       </c>
       <c r="B854" t="inlineStr">
         <is>
           <t>RBK44397</t>
         </is>
       </c>
       <c r="C854" t="n">
-        <v>0.05193186539260491</v>
+        <v>0.0519318653926</v>
       </c>
       <c r="D854" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E854" t="inlineStr">
         <is>
           <t>Reebok Girls SS Rashguard with Left Chest Logo</t>
         </is>
       </c>
       <c r="F854" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G854" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H854" t="inlineStr">
         <is>
           <t>B0GWNP2YTB</t>
         </is>
       </c>
     </row>
     <row r="855">
       <c r="A855" t="inlineStr">
         <is>
           <t>196979620285</t>
         </is>
       </c>
       <c r="B855" t="inlineStr">
         <is>
           <t>RBK44396</t>
         </is>
       </c>
       <c r="C855" t="n">
-        <v>0.04731569957992892</v>
+        <v>0.0473156995799</v>
       </c>
       <c r="D855" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E855" t="inlineStr">
         <is>
           <t>Reebok Girls SS Rashguard with Left Chest Logo</t>
         </is>
       </c>
       <c r="F855" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G855" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H855" t="inlineStr">
         <is>
           <t>B0GWNJT487</t>
         </is>
       </c>
     </row>
     <row r="856">
       <c r="A856" t="inlineStr">
         <is>
           <t>196979620278</t>
         </is>
       </c>
       <c r="B856" t="inlineStr">
         <is>
           <t>RBK44395</t>
         </is>
       </c>
       <c r="C856" t="n">
-        <v>0.03577528504823894</v>
+        <v>0.0357752850482</v>
       </c>
       <c r="D856" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E856" t="inlineStr">
         <is>
           <t>Reebok Girls SS Rashguard with Left Chest Logo</t>
         </is>
       </c>
       <c r="F856" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G856" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H856" t="inlineStr">
         <is>
           <t>B0GWNLQHG8</t>
         </is>
       </c>
     </row>
     <row r="857">
       <c r="A857" t="inlineStr">
         <is>
           <t>196979620308</t>
         </is>
       </c>
       <c r="B857" t="inlineStr">
         <is>
           <t>RBK44398</t>
         </is>
       </c>
       <c r="C857" t="n">
-        <v>0.03346720214190094</v>
+        <v>0.0334672021419</v>
       </c>
       <c r="D857" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E857" t="inlineStr">
         <is>
           <t>Reebok Girls SS Rashguard with Left Chest Logo</t>
         </is>
       </c>
       <c r="F857" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
       <c r="G857" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H857" t="inlineStr">
         <is>
           <t>B0GWNGQH9C</t>
         </is>
       </c>
     </row>
     <row r="858">
       <c r="A858" t="inlineStr">
         <is>
           <t>196979620339</t>
         </is>
       </c>
       <c r="B858" t="inlineStr">
         <is>
           <t>RBK44401</t>
         </is>
       </c>
       <c r="C858" t="n">
-        <v>0.05193186539260491</v>
+        <v>0.0519318653926</v>
       </c>
       <c r="D858" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E858" t="inlineStr">
         <is>
           <t>Reebok Girls SS Rashguard with Left Chest Logo</t>
         </is>
       </c>
       <c r="F858" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G858" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H858" t="inlineStr">
         <is>
           <t>B0GWNCRFVP</t>
         </is>
       </c>
     </row>
     <row r="859">
       <c r="A859" t="inlineStr">
         <is>
           <t>196979620322</t>
         </is>
       </c>
       <c r="B859" t="inlineStr">
         <is>
           <t>RBK44400</t>
         </is>
       </c>
       <c r="C859" t="n">
-        <v>0.04731569957992892</v>
+        <v>0.0473156995799</v>
       </c>
       <c r="D859" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E859" t="inlineStr">
         <is>
           <t>Reebok Girls SS Rashguard with Left Chest Logo</t>
         </is>
       </c>
       <c r="F859" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G859" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H859" t="inlineStr">
         <is>
           <t>B0GWN7VNZ4</t>
         </is>
       </c>
     </row>
     <row r="860">
       <c r="A860" t="inlineStr">
         <is>
           <t>196979620315</t>
         </is>
       </c>
       <c r="B860" t="inlineStr">
         <is>
           <t>RBK44399</t>
         </is>
       </c>
       <c r="C860" t="n">
-        <v>0.03577528504823894</v>
+        <v>0.0357752850482</v>
       </c>
       <c r="D860" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E860" t="inlineStr">
         <is>
           <t>Reebok Girls SS Rashguard with Left Chest Logo</t>
         </is>
       </c>
       <c r="F860" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G860" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H860" t="inlineStr">
         <is>
           <t>B0GWN9H19G</t>
         </is>
       </c>
     </row>
     <row r="861">
       <c r="A861" t="inlineStr">
         <is>
           <t>196979620346</t>
         </is>
       </c>
       <c r="B861" t="inlineStr">
         <is>
           <t>RBK44402</t>
         </is>
       </c>
       <c r="C861" t="n">
-        <v>0.03346720214190094</v>
+        <v>0.0334672021419</v>
       </c>
       <c r="D861" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E861" t="inlineStr">
         <is>
           <t>Reebok Girls SS Rashguard with Left Chest Logo</t>
         </is>
       </c>
       <c r="F861" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
       <c r="G861" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H861" t="inlineStr">
         <is>
           <t>B0GWNH288D</t>
         </is>
       </c>
     </row>
     <row r="862">
       <c r="A862" t="inlineStr">
         <is>
           <t>196979620377</t>
         </is>
       </c>
       <c r="B862" t="inlineStr">
         <is>
           <t>RBK44405</t>
         </is>
       </c>
       <c r="C862" t="n">
-        <v>0.05193186539260491</v>
+        <v>0.0519318653926</v>
       </c>
       <c r="D862" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E862" t="inlineStr">
         <is>
           <t>Reebok Girls SS Rashguard with Left Chest Logo</t>
         </is>
       </c>
       <c r="F862" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G862" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="H862" t="inlineStr">
         <is>
           <t>B0GWNGX3C6</t>
         </is>
       </c>
     </row>
     <row r="863">
       <c r="A863" t="inlineStr">
         <is>
           <t>196979620360</t>
         </is>
       </c>
       <c r="B863" t="inlineStr">
         <is>
           <t>RBK44404</t>
         </is>
       </c>
       <c r="C863" t="n">
-        <v>0.04731569957992892</v>
+        <v>0.0473156995799</v>
       </c>
       <c r="D863" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E863" t="inlineStr">
         <is>
           <t>Reebok Girls SS Rashguard with Left Chest Logo</t>
         </is>
       </c>
       <c r="F863" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G863" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="H863" t="inlineStr">
         <is>
           <t>B0GWNGN723</t>
         </is>
       </c>
     </row>
     <row r="864">
       <c r="A864" t="inlineStr">
         <is>
           <t>196979620353</t>
         </is>
       </c>
       <c r="B864" t="inlineStr">
         <is>
           <t>RBK44403</t>
         </is>
       </c>
       <c r="C864" t="n">
-        <v>0.03577528504823894</v>
+        <v>0.0357752850482</v>
       </c>
       <c r="D864" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E864" t="inlineStr">
         <is>
           <t>Reebok Girls SS Rashguard with Left Chest Logo</t>
         </is>
       </c>
       <c r="F864" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G864" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="H864" t="inlineStr">
         <is>
           <t>B0GWNGHJSL</t>
         </is>
       </c>
     </row>
     <row r="865">
       <c r="A865" t="inlineStr">
         <is>
           <t>196979620384</t>
         </is>
       </c>
       <c r="B865" t="inlineStr">
         <is>
           <t>RBK44406</t>
         </is>
       </c>
       <c r="C865" t="n">
-        <v>0.03346720214190094</v>
+        <v>0.0334672021419</v>
       </c>
       <c r="D865" t="inlineStr">
         <is>
           <t>TEMP UNTIL WE GET A SALES READ</t>
         </is>
       </c>
       <c r="E865" t="inlineStr">
         <is>
           <t>Reebok Girls SS Rashguard with Left Chest Logo</t>
         </is>
       </c>
       <c r="F865" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
       <c r="G865" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="H865" t="inlineStr">
         <is>
           <t>B0GWNG665D</t>
         </is>